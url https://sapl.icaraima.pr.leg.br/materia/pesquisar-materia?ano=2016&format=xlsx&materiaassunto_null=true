--- v0 (2025-12-23)
+++ v1 (2026-04-18)
@@ -51,123 +51,123 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS FISCAIS-REFIS 2016,NO MUNICÍPIO DE ICARAÍMA-PR.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABONO NATALINO AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O VENDEDOR AMBULANTE NÃO RESIDENTE EM ICARAÍMA DE VENDER QUALQUER TIPO DE MERCADORIA EM LOCAL PÚBLICO SEM PRÉVIA LICENÇA QUE ESPECIFICARÁ O LOCAL, O HORÁRIO E OS PRODUTOS A SEREM COMERCIALIZADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUIR NO DISPOSITIVO DA LEI MUNICIPAL N°880 DE 25 DE JULHO DE 2013,QUE TRATA DO PLANO PLURIANUAL PARA O QUADRIÊNIO 2014-2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO DA LEI MUNICIPAL N °1300 DE 19 DE JULHO DE 2016,QUE TRATA DAS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2017E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA  A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
@@ -221,177 +221,177 @@
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE USO GRATUITO DE BARRACÃO,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITOS ADICIONAL ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.doc</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE COMPETÊNCIA,EXECUÇÃO E PROCEDIMENTO DO LICENCIAMENTO AMBIENTAL E FISCALIZAÇÃO EM CARÁTER MUNICIPAL,EM PARCERIA CONSORCIADA,ESTABELECE CRITÉRIOS E PROCEDIMENTOS A SEREM ADOTADOS PARA AS ATIVIDADES POLUIDORAS,DEGRADADORAS E/ OU MODIFICADORAS DO MEIO AMBIENTE E ADOTA OUTRAS PROVIDÊNCIAS, NOS TERMOS DA LEI COMPLEMENTAR N°140/2011,LEI FEDERAL N°9.605/98,DECRETO N°6.514/08,RESOLUÇÕES 237 DO CONAMA,65/2008,70/2009 E 88/2013 DA CEMA.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RATIFICAR SUA PARTICIPAÇÃO NO CONSÓRCIO INTERMUNICIPAL PARA CONSERVAÇÃO DO REMANESCENTE DO RIO PARANÁ E ÁREAS DE INFLUENCIA- CORIPA, BEM COMO A INSTITUIR ENTRE OUTRAS AÇÕES A EXECUÇÃO DO LICENCIAMENTO AMBIENTAL E FISCALIZAÇÃO, ARRECADAÇÃO DE TAXAS,SERVIÇOS E DEMAIS CONTRIBUIÇÕES ADVINDAS DO LICENCIAMENTO AMBIENTAL, E PREVISÃO DE REPASSE DIRETO DA SEFA PARA CUMPRIMENTO DOS CONTRATOS DE RATEIO, NA FORMA E CONDIÇÕES PREVISTAS PELA LEI FEDERAL Nº11.107/2005, DECRETO LEI N°6.017/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABONO NATALINO AOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -698,68 +698,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>