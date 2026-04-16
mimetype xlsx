--- v0 (2025-12-22)
+++ v1 (2026-04-16)
@@ -51,1241 +51,1241 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS AO PROJETO DE RESOLUÇÃO EM EPÍGRAFE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO PROJETO DE LEI EM EPÍGRAFE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMANEJA VERBAS DO PROJETO DO LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES DO MUNICÍPIO DE ICARAÍMA,ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI TRATAMENTO DIFERENCIADO, SIMPLIFICADO E FAVORECIDO ÁS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE NAS LICITAÇÕES E COMPRAS PÚBLICAS, REALIZADAS NO ÂMBITO DO MUNICÍPIO DE ICARAÍMA.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº094/2005 CÓDIGO TRIBUTÁRIO MUNICIPAL, COM AS ALTERAÇÕES POSTERIORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE O PROGRAMA O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS FISCAIS -REFIS 2017,NO MUNICÍPIO DE ICARAÍMA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONSIGNAÇÃO EM FOLHA DE PAGAMENTO MEDIANTE A CELEBRAÇÃO DE CONVÊNIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE ICARAÍMA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA TEMPO MÁXIMO DE PERMANÊNCIA EM FILA DE ESPERA NAS INSTITUIÇÕES FINANCEIRAS INSTALADAS NO ÂMBITO DO MUNICÍPIO DE ICARAÍMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A EXECUÇÃO DO HINO MUNICIPAL E NACIONAL NAS ESCOLAS DE ENSINO FUNDAMENTAL NO MUNICÍPIO DE ICARAÍMA E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FERIADOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABONO NATALINO AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI AUXILIO ALIMENTAÇÃO AOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA   A LEI MUNICIPAL   N°  1.130/2015    E DA OUTRAS PROVIDENCIAS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABONO SALARIAL AOS SERVIDORES MUNICIPAIS PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°1.187/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL N°832/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCLUI E CRIA CARGOS COMISSIONADOS NA ESTRUTURA DE CARGOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°1246/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL DOS MEMBROS DO CONSELHO TUTELAR DA CRIANÇA E DO ADOLESCENTE DE ICARAÍMA.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ART.2° LEI MUNICIPAL N°1.213/2015 DE 22 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA ART. 1° DA LEI MUNICIPAL N° 011/85._x000D_
 </t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR ESTAGIÁRIOS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA, PLANO MUNICIPAL DE SAÚDE E PLANO MUNICIPAL DE ASSISTÊNCIA SOCIAL PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO EM COMISSÃO DE ASSESSOR DO FUNDO DE APOSENTADORIA E PENSÕES DE ICARAÍMA FAPI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FAZER SUBVENÇÃO PARA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS-APAE.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FAZER SUBVENÇÃO PARA O LAR SAGRADO CORAÇÃO DE JESUS DE ICARAÍMA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FAZER SUBVENÇÃO PARA A ASSOCIAÇÃO DE PRODUTORES DE LEITE DE ICARAÍMA-ASPLEIR</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCLUI CARGO DE ASSESSOR JURÍDICO.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL N°1.347/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°1350/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO V DA LEI COMPLEMENTAR N° 1.351/2017.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESCREVE AS ATRIBUIÇÕES DO CARGO EM PROVIMENTO EFETIVO DE OPERÁRIO BRAÇAL, DENTRO DO QUADRO DE SERVIDORES DO MUNICÍPIO DE ICARAÍMA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESCREVE AS ATRIBUIÇÕES DOS CARGOS EM PROVIMENTO EFETIVO DE MOTORISTA, OPERADOR DE MAQUINA PESADA E TRATORISTA, DENTRO DO QUADRO DE SERVIDORES DO MUNICÍPIO DE ICARAÍMA.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A RETROAGIR A REPOSIÇÃO SALARIAL DOS SERVIDORES MUNICIPAIS AO MÊS DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÃO GRATIFICADA-FG, PARA QUADRO DE SERVIDORES EFETIVOS DO MUNICÍPIO DE ICARAÍMA.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 3º DA LEI 1.351/2017.</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMISSÃO DE CRÉDITO TRIBUTÁRIO DE DÍVIDA DE IPTU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITOS ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 2° E 3° DA LEI N° 1388/2017.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA NOME DA ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI NOME AO NOVO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL-CMEI.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGRAMENTO SOBRE DIÁRIAS PARA CUSTEIO DE DESPESAS COM VIAGENS EMPREENDIDAS POR AGENTES POLÍTICOS, SECRETÁRIOS, CARGOS COMISSIONADOS E ASSESSORES DO  PODER EXECUTIVO MUNICIPAL, REVOGANDO A LEI MUNICIPAL N°1125/2015.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR SUPERÁVIT FINANCEIRO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ART. 2° DA LEI MUNICIPAL N°780/2012.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZAS ABERTURA DE CRÉDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAL SUPLEMENTAR POR ANULAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018 A 2021.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.171 DA LEI N°06/2003, DE 08/05/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA A ESTRUTURA DE CARGOS COMISSIONADOS DA PREFEITURA MUNICIPAL DE ICARAÍMA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR SUPERÁVIT FINANCEIRO E DA OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA TABELA DE VENCIMENTOS, CRIA E ALTERA CARGOS E ABRE VAGAS PARA CARGOS EM PROVIMENTO EFETIVO DENTRO QUADRO DE SERVIDORES DO MUNICÍPIO, DANDO OUTRAS PROVIDÊNCIAS._x000D_
                                _x000D_
                               _x000D_
 </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA AV.SANTA CANTARINA DO DISTRITO DE PORTO CAMARGO.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A FAZER CONCESSÃO DE USO DE BEM IMÓVEL.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/</t>
   </si>
   <si>
     <t>DESCREVE AS ATRIBUIÇÕES DO CARGO EM PROVIMENTO EFETIVO DE PSICÓLOGO, DENTRO DO QUADRO DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE ICARAÍMA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E DA NOVA REDAÇÃO AO ART. 260 DA LEI MUNICIPAL 006/2003.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABONO NATALINO AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCORPORAR ABONO.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE POLÍTICAS PÚBLICAS SOBRE DROGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º DA LEI 1.166/2015, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTAR POR POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECDAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS  SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO E DÁ O UTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS  SUPLEMENTAR POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ O UTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS  ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DÁ O UTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DÁ O UTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO AOS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I E II, DA RESOLUÇÃO Nº03/2011, READEQUANDO A CARGA HORÁRIA PARA O CARGO DE AUXILIAR LEGISLATIVO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER LEGISLATIVO MUNICIPAL DE ICARAÍMA REFERENTE AO EXERCICÍO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER LEGISLATIVO MUNICIPAL DE ICARAÍMA REFERENTE AO EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE ICARAÍMA, ESTADO DO PARANÁ, REFERENTE AO EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO MÉDICO ANTONIO DE SANTA MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE ICARAÍMA,ESTADO DO PARANÁ, REFERENTE AO EXERCÍCIO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ E APROVA AS CONTAS DO PODER LEGISLATIVO MUNICIPAL DE ICARAÍMA REFERENTE AO EXERCÍCIO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE ICARAÍMA,ESTADO DO PARANÁ, REFERENTE AO EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE ICARAÍMA, ESTADO DO PARANÁ, REFERENTE AO EXERCÍCIO 2015  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA ENCAMINHADO UM OFICIO AO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES COM RELAÇÃO AO PROJETO DE LEI N°039/2017.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA EXPEDIDO AO DEPARTAMENTO DE ESTRADAS E RODAGEM (DER) DO ESTADO DO PARANÁ, SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE  QUE PROCEDAM A CORREÇÃO DA SINALIZAÇÃO HORIZONTAL E VERTICAL DA RODOVIA ESTADUAL QUE LIGA O DISTRITO DE PORTO CAMARGO Á CIDADE DE ICARAÍMA, DE ICARAÍMA A IVATÉ E DE IVATÉ A UMUARAMA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1592,68 +1592,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>