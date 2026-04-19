--- v0 (2025-12-23)
+++ v1 (2026-04-19)
@@ -51,1650 +51,1650 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO ANUAL AOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS PARA O ANO DE 2018, EM CONFORMIDADE COM O ART.4° DA LEI MUNICIPAL Nº1271/2016 E ART.37,X,DA CONSTITUIÇÃO FEDERAL, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO ANUAL AOS SUBSÍDIOS DOS VEREADORES,E DO PRESIDENTE DA CÂMARA PARA O EXERCICIODE 2018, EM CONFORMIDADE COM O ART.2° DA LEI MUNICIPAL Nº1270/2017 E ART.37,X,DA CONSTITUIÇÃO FEDERAL, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AO SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE ICARAÍMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE PAGAMENTO DE VALORES DE TÍTULO  DE INSCRIÇÃO EM CONCURSOS PÚBLICOS, NO ÂMBITO DO MUNICÍPIO DE ICARAÍMA, ESTADO DO PARANÁ, PARA OS ELEITORES CONVOCADOS E NOMEADOS,QUE TENHAM PRESTADO SERVIÇO ELEITORAL E SÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/303/projeto_legislativo_05-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/303/projeto_legislativo_05-2018.pdf</t>
   </si>
   <si>
     <t>Institui horário especial ao servidor público municipal estudante, deficiente ou aquele que tenha cônjugue, filho ou dependente com deficiência de qualquer natureza, alterando a Lei Municipal 06/2003, Estatuto dos servidores públicos do município de Icaraíma e dá outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Legislativo - LEG</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/313/projeto_legislativo_06-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/313/projeto_legislativo_06-2018.pdf</t>
   </si>
   <si>
     <t>Reconhece a União de Câmaras, Vereadores e Gestores Públicos do  Paraná-UVEPAR, como entidade representativa da Câmara Municipal de Icaraíma e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/316/projeto_leg._07-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/316/projeto_leg._07-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abono Natalino aos servidores públicos  do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/170/170_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/171/171_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/173/173_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/174/174_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/175/175_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/179/179_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/183/183_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR PROVÁVEL  EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A CONSTITUIR O PORTAL DA TRANSPARÊNCIA NO ÂMBITO DO MUNICÍPIO DE ICARAÍMA ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O COMITÊ MUNICIPAL DO TRANSPORTE ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS ATOS DO PODER EXECUTIVO MUNICIPAL COMO ASSOCIADO DA ASSOCIAÇÃO DOS MUNICÍPIOS ENTRE RIOS-AMERIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER REPOSIÇÃO SALARIAL AO QUADRO DE SERVIDORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERAVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE VERBA Á ASSOCIAÇÃO DOS UNIVERSITÁRIOS E CURSISTAS ICARAIMENSES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA ART. 5º DA LEI MUNICIPAL Nº038/2018.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR SUPERÁVIT FINANCEIRO  E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CREDITOS ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CREDITOS ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CREDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CREDITOS SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I E VI DA LEI 1.480/2018.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO  POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERAVIT FINANCEIRO  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 1°DA LEI MUNICIPAL Nº372/2008._x000D_
 </t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARAGRAFO PRIMEIRO DO ART. 1° DA LEI 1480/2018</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.docx</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA, PLANO MUNICIPAL DE SAÚDE PLANO MUNICIPAL DE ASSISTÊNCIA SOCIAL PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III E IV DA LEI 1480/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS ATOS DO PODER EXECUTIVO MUNICIPAL COMO ASSOCIADO DA ASSOCIAÇÃO DOS MUNICÍPIOS DO PARANÁ-AMP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS ATOS DO PODER EXECUTIVO MUNICIPAL COMO ASSOCIADO DA CONFEDERAÇÃO NACIONAL DOS MUNICÍPIOS-CNM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O PODER EXECUTIVO A RATIFICAR A PARTICIPAÇÃO NO CONSORCIO INTERMUNICIPAL PARA CONSERVAÇÃO DO REMANESCENTE DO RIO PARANÁ E ÁREAS DE INFLUENCIA-CORIPA, BEM COMO ALTERAÇÕES DE CARGOS,FUNÇÕES, SALÁRIOS, FORMA DE PROVIMENTO, AVALIAÇÃO DE EFICIÊNCIA E HIERARQUIA DOS EMPREGADOS PÚBLICOS DO CONSÓRCIO, REINGRESSO DO MUNICÍPIO DE XAMBRÊ E ALTERAÇÃO DO ENDEREÇO DA NOVA SEDE DO CONSÓRCIO, NA FORMA E CONDIÇÕES PREVISTAS PELA LEI FEDERAL Nº-11.107/2005, DECRETO LEI Nº6.017/2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR POR VENDA, OS BENS IMÓVEIS DE EDIFICAÇÕES EM MADEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO DE MÉDICO PLANTONISTA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUA A ESTRUTURA ORGÂNICA E ADMINISTRATIVA NA PREFEITURA MUNICIPAL DE ICARAÍMA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO  E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESCREVE AS ATRIBUIÇÕES DO CARGO EM PROVIMENTO EFETIVO DE AUXILIAR DE ESCRITÓRIO E AGENTE ADMINISTRATIVO, DENTRO DO QUADRO DE SERVIDORES DO MUNICÍPIO DE ICARAÍMA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº477/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E CREDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTRUTURA O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ICARAÍMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ESTÍMULOS PARA PARCERIA COM ORGANIZAÇÃO COMUNITÁRIA, ESTABELECE CONDIÇÕES DE FUNCIONAMENTO DO CENTRO DE TRIAGEM DE RESÍDUOS SÓLIDOS DO MUNICÍPIO DE ICARAÍMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE CATADORES DE MATERIAIS RECICLÁVEIS DE ICARAÍMA - ACAÍMA, INSCRITA NO CNPJ SOB O Nº 30.816.035/0001-64, COM SEDE NA ESTRADA PARA VILA RICA DO IVAÍ, KM 03, ZONA RURAL, CEP:87.530-000, MUNICÍPIO DE ICARAÍMA, PARANÁ.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ALCANCE E APLICAÇÃO DOS EFEITOS DA ATUALIZAÇÃO DOS VALORES DAS MODALIDADES DE LICITAÇÃO DE QUE TRATA O ART. 23 DA LEI Nº 8.666, DE 21 DE JUNHO DE 1993, INSERTA NO DECRETO FEDERAL N.º 9.412/2018, DE 18/06/2018, NO ÂMBITO DO MUNICÍPIO DE ICARAÍMA, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE LEI QUE ALTERA O ART. 157 DO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE ICARAÍMA &amp;#8211; PARANÁ E AUTORIZA A FAZENDA PÚBLICA DO MUNICIPIO DE ICARAÍMA A PROTESTAR EXTRAJUDICIALMENTE OS CRÉDITOS FISCAIS INSCRITOS EM DÍVIDA ATIVA.  &amp;#8220;ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE ICARAÍMA&amp;#8221;</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO A FAZER SUBVENÇÃO PARA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS &amp;#8211; APAE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR SUPERAVIT FINANCEIRO E CRÉDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL E CRÉDITOS SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAL  SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO E CRÉDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO E CRÉDITOS ESPECIAL POR PROVÁVEL EXCESSO DE ARRECADAÇÃO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONCESSÃO REAL  DE USO DE BEM IMÓVEL PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DOAÇÃO AO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/296/projeto_117-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/296/projeto_117-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial por superávit financeiro e  credito especial por provável excesso de arrecadação e dá outras providências dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/297/projeto_118-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/297/projeto_118-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar por anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/298/projeto_119-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/298/projeto_119-2018.pdf</t>
   </si>
   <si>
     <t>Altera o art. 171 da Lei nº06/2003 de 08/05/2003 e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/299/projeto_120-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/299/projeto_120-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/300/projeto_121-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/300/projeto_121-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito especial  anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/301/projeto_122-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/301/projeto_122-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de uso gratuito de veículo e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/302/projeto_123-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/302/projeto_123-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de recuperação de créditos fiscais- REFIS 2018, no município de Icaraíma-Pr.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/304/projeto_124-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/304/projeto_124-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/305/projeto_125-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/305/projeto_125-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Chefe do Poder Executivo a fazer doação de Bens Imóveis dando outras providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/308/projeto_126-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/308/projeto_126-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especial por provável excesso de arrecadação e da outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/306/projeto_127-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/306/projeto_127-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito  especial por superávit financeiro e  créditos especial por provável excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/307/projeto_128-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/307/projeto_128-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito  especial por anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/309/projeto_de_lei_129-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/309/projeto_de_lei_129-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial por superávit financeiro e créditos especial por provável excesso excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/310/projeto_130-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/310/projeto_130-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial anulação de  dotação e créditos adicionais especial por provável excesso de  arrecadação e dá outras providências</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/311/projeto_131-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/311/projeto_131-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar por anulação de  dotação e dá outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_132-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_132-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial por provável excesso excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/315/projeto_133-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/315/projeto_133-2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1583/2018, dando outra redação.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/317/projeto_134-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/317/projeto_134-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº03/2011 QUE TRATA DO QUADRO DOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE ICARAÍMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ORGÂNICA  ADMINISTRATIVA DA CÂMARA MUNICIPAL DE ICARAÍMA, OS CARGOS EM COMISSÃO, APROVA SEU ORGANOGRAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO, RESOLUÇÃO Nº 006/1991, DE 20 DE JUNHO DE 1991, REGULAMENTANDO A LICENÇA MATERNIDADE DA EDILIDADE.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 01/2015 QUE TRATA DO USO DO VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE ICARAÍMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA VEREADOR MIRIM NO MUNICÍPIO DE ICARAÍMA.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PODER EXECUTIVO,  DO MUNICÍPIO DE ICARAÍMA, ESTADO DO PARANÁ, REFERENTE AO EXERCÍCIO 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/314/projeto_resolucao_07-2018.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/314/projeto_resolucao_07-2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo a Resolução nº18/2018, que dispõe sobre a criação do programa vereador mirim no Município de Icaraíma e dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ.</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES , NO PRAZO DE 30 DIAS, ACERCA DA EXISTÊNCIA DE EVENTUAIS COBRANÇAS REALIZADAS AOS MICROEMPREENDEDORES INDIVIDUAIS (MEI)DE ALVARÁ, TAXAS ISSQN E DEMAIS EMOLUMENTOS, SE SÃO COBRADAS, EM CASO POSITIVO RELATAR O PROCEDIMENTO E O FUNDAMENTO LEGAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2001,68 +2001,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/303/projeto_legislativo_05-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/313/projeto_legislativo_06-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/316/projeto_leg._07-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/296/projeto_117-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/297/projeto_118-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/298/projeto_119-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/299/projeto_120-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/300/projeto_121-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/301/projeto_122-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/302/projeto_123-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/304/projeto_124-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/305/projeto_125-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/308/projeto_126-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/306/projeto_127-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/307/projeto_128-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/309/projeto_de_lei_129-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/310/projeto_130-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/311/projeto_131-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_132-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/315/projeto_133-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/317/projeto_134-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/314/projeto_resolucao_07-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/303/projeto_legislativo_05-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/313/projeto_legislativo_06-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/316/projeto_leg._07-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/296/projeto_117-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/297/projeto_118-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/298/projeto_119-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/299/projeto_120-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/300/projeto_121-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/301/projeto_122-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/302/projeto_123-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/304/projeto_124-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/305/projeto_125-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/308/projeto_126-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/306/projeto_127-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/307/projeto_128-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/309/projeto_de_lei_129-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/310/projeto_130-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/311/projeto_131-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/312/projeto_132-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/315/projeto_133-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/317/projeto_134-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2018/314/projeto_resolucao_07-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>