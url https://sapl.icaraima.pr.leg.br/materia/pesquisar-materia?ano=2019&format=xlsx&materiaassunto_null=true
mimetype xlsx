--- v0 (2025-12-27)
+++ v1 (2026-04-17)
@@ -54,1074 +54,1074 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Samuel Eleutério Thomé</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/363/mocao_de_apoio.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/363/mocao_de_apoio.pdf</t>
   </si>
   <si>
     <t>0   vereador   Samuel   Eleuterio   Thomé  e  demais   Edis  abaixo assinados,  requer a V.  Ex",  nos termos do art.  142 do Regimento  interno,  para depois  de ouvido   o Soberano  Plenario  desta  Casa sobre a presente  MOÇÃO DE  APOIO   a   reposição   geral  anual  (RGA)   aos  militares  estaduais,    a  ser encaminhada  ao excelentíssimo Sr.  Governador  do Estado do Parana para que envie  a  Assembleia   Legislativa  do  Parana  lei  específica  para  conceder  aos militares estaduais a RGA.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>Legislativo - LEG</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/341/projeto_de_lei_legislativo_no_003.2019_-_emenda.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/341/projeto_de_lei_legislativo_no_003.2019_-_emenda.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo ao Projeto de Lei em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/372/emenda_01-2019_ao_pr03-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/372/emenda_01-2019_ao_pr03-2019.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivos do PR 03/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Adelsinho</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_emenda_02-2019_ao_pr_03-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_emenda_02-2019_ao_pr_03-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do PR nº003/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Juliana Marques Meirinho</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_emenda_03-19_ao_pr03-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_emenda_03-19_ao_pr03-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos do PR n°003/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_emenda_04-2019_ao_pr_03-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_emenda_04-2019_ao_pr_03-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do PR n°003/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_emenda_05-2019_ao_pr_03-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_emenda_05-2019_ao_pr_03-2019.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivos do PR nº03/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_emenda_06-2019_ao_pr_03-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_emenda_06-2019_ao_pr_03-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo no PR nº03/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_emenda_07-2019_ao_pr_03-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_emenda_07-2019_ao_pr_03-2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos do PR nº003/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Professor Agnaldo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/398/projeto_de_lei_no_055.2019_-_emenda_no_001-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/398/projeto_de_lei_no_055.2019_-_emenda_no_001-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos no PL nº 055/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_lei_complementar_no_061.2019_-_emenda_za1Gj24.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_lei_complementar_no_061.2019_-_emenda_za1Gj24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração e substituição de mapa viário do Distrito de Porto Camargo (Anexo IV) mencionado e constante no Projeto de Lei 061/2019</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_lei_no_055.2019_-_emenda_no_002-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_lei_no_055.2019_-_emenda_no_002-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos no PL 55/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/413/projeto_de_lei_no_071.2019_-_emenda_aditiva_no_001.2019..pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/413/projeto_de_lei_no_071.2019_-_emenda_aditiva_no_001.2019..pdf</t>
   </si>
   <si>
     <t>Adiciona dispositivo ao Projeto de Lei em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/397/projeto_de_lei_complementar_no_061.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/397/projeto_de_lei_complementar_no_061.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema viário do Município de Icaraíma.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_de_lei_complementar_no_064.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_de_lei_complementar_no_064.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos artigos da Lei Complementar nº 1.653/2019 (Sistema Viário do Município de Icaraíma).</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_legislativo_01-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_legislativo_01-2019.pdf</t>
   </si>
   <si>
     <t>Concede recomposição anual aos subsídios dos Vereadores e do Presidente  da Câmara para o exercício  de 2019,em conformidade com o art. 2° da Lei Municipal nº 270/2016 e Art.,x, da Constituição Federal,dando outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/328/projeto_de_lei_legislativo_02-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/328/projeto_de_lei_legislativo_02-2019.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores do Poder Legislativo Municipal de Icaraíma, e dá outras providências.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_legislativo_no_003.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_legislativo_no_003.2019.pdf</t>
   </si>
   <si>
     <t>Inclui carne de peixe no cardápio da merenda escolar da rede pública e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/338/projeto_de_lei_legislativo_no_004.2019_-_ficha_limpa.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/338/projeto_de_lei_legislativo_no_004.2019_-_ficha_limpa.pdf</t>
   </si>
   <si>
     <t>Institui a exigência de ficha limpa para nomeação nos cargos comissionados existentes nos órgãos dos poderes executivo e legislativo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/358/projeto_de_lei_legislativo_no_005.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/358/projeto_de_lei_legislativo_no_005.2019.pdf</t>
   </si>
   <si>
     <t>Institui auxílio alimentação aos Servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>Beleza</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/409/projeto_de_lei_legislativo_no_006.2019_-_abono_natalino.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/409/projeto_de_lei_legislativo_no_006.2019_-_abono_natalino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abono Natalino aos Servidores Públicos do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/318/projeto_de_lei_no_002.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/318/projeto_de_lei_no_002.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito Especial por anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/319/projeto_de_lei_no_004.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/319/projeto_de_lei_no_004.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito Especial por superavit financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_de_lei_no_005.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_de_lei_no_005.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especial por provável excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_de_lei_06-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_de_lei_06-2019.pdf</t>
   </si>
   <si>
     <t>Inclui inciso I-A e III-A ao art.276 da Lei nº006/2003 e altera art. 8º da Lei 650/2011 dando outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/323/projeto_08-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/323/projeto_08-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especial por superávit financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/324/projeto_09-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/324/projeto_09-2019.pdf</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_10-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_10-2019.pdf</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/326/projeto_11-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/326/projeto_11-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo a fazer concessão de uso de bem público.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/331/projeto_de_lei_no_012.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/331/projeto_de_lei_no_012.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Créditos Especial por Provável Excesso de Arrecadação e da outras providências.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/330/projeto_de_lei_no_013.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/330/projeto_de_lei_no_013.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a fazer concessão de uso de bem público.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/332/projeto_de_lei_no_014.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/332/projeto_de_lei_no_014.2019.pdf</t>
   </si>
   <si>
     <t>Altera o art. 171 da Lei nº 06/2003, de 08/05/2.003 e dá outras providências.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/333/projeto_de_lei_no_015.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/333/projeto_de_lei_no_015.2019.pdf</t>
   </si>
   <si>
     <t>Altera carga horária do cargo de Psicóloga/40.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/335/projeto_de_lei_no_016.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/335/projeto_de_lei_no_016.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre lei autorizadora para que o Município de Icaraíma integre o Consórcio dos Municípios do Paraná - COMPAR.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/336/projeto_de_lei_no_017.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/336/projeto_de_lei_no_017.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/339/projeto_de_lei_no_018.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/339/projeto_de_lei_no_018.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a fazer concessão de bens públicos.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/346/projeto_de_lei_no_019.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/346/projeto_de_lei_no_019.2019.pdf</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/347/projeto_de_lei_no_020.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/347/projeto_de_lei_no_020.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Superávit Financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/348/projeto_de_lei_no_021.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/348/projeto_de_lei_no_021.2019.pdf</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
     <t>Altera o art. 27 da Lei Municipal nº 1.112/2015 dando nova redação.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/345/projeto_de_lei_no_023.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/345/projeto_de_lei_no_023.2019.pdf</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/349/projeto_de_lei_no_024.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/349/projeto_de_lei_no_024.2019.pdf</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_lei_no_025.2019_-_ldo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_lei_no_025.2019_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária, Plano Municipal de Saúde e Plano Municipal de Assistência Social para o exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_lei_no_026.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_lei_no_026.2019.pdf</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_no_027.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_no_027.2019.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a ASSOCIAÇÃO DE PRODUTORES DE PEIXE DE ICARAÍMA - APPIR, inscrita no CNPJ sob o nº 24.842.768/0001-70, com sede na Rua dos Pioneiros, nº 923, Centro, CEP: 87.530-000, Município de Icaraíma, Paraná.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/352/projeto_de_lei_no_028.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/352/projeto_de_lei_no_028.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial ao quadro de Servidores do Município.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/353/projeto_de_lei_no_029.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/353/projeto_de_lei_no_029.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a conceder abono.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/354/projeto_de_lei_no_030.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/354/projeto_de_lei_no_030.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Suplementar por Anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_no_031.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_no_031.2019.pdf</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/357/projeto_de_lei_no_032.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/357/projeto_de_lei_no_032.2019.pdf</t>
   </si>
   <si>
     <t>Altera a tabela do ANEXO I da Lei n.º 1.612/2019.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/359/projeto_de_lei_no_033.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/359/projeto_de_lei_no_033.2019.pdf</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/360/projeto_de_lei_no_034.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/360/projeto_de_lei_no_034.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a fazer Concessão de Bens Imóveis Públicos.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/361/projeto_de_lei_no_035.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/361/projeto_de_lei_no_035.2019.pdf</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/364/projeto_de_lei_no_036.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/364/projeto_de_lei_no_036.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e alienação de imóveis situados no Distrito de Porto Camargo, Município de Icaraíma e dá outras providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_no_037.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_no_037.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial por anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_no_038.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_no_038.2019.pdf</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_no_039.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_no_039.2019.pdf</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_no_042.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_no_042.2019.pdf</t>
   </si>
   <si>
     <t>Ratifica a primeira alteração de protocolo de intenções do Consórcio Intermunicipal de Saúde - CISA/AMERIOS - 12ª Regional de Saúde.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_no_043.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_no_043.2019.pdf</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/379/projeto_de_lei_no_044.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/379/projeto_de_lei_no_044.2019.pdf</t>
   </si>
   <si>
     <t>Altera item I do Art. 1º da Lei nº 1.632/2019.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_lei_no_045.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_lei_no_045.2019.pdf</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_lei_no_046.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_lei_no_046.2019.pdf</t>
   </si>
   <si>
     <t>Cria e Altera Cargos dentro do quadro de Servidores do Município e dá outras providências.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_no_047.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_no_047.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a fazer concessão de Bens Imóveis.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_no_048.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_no_048.2019.pdf</t>
   </si>
   <si>
     <t>Inclui o Art. 9º-A na Lei Municipal nº 026/92.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/387/projeto_de_lei_no_049.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/387/projeto_de_lei_no_049.2019.pdf</t>
   </si>
   <si>
     <t>Lei Orgânica da Procuradoria-Geral do Município de Icaraíma; Regulamenta o artigo 182 do Código de Processo Civil, criando a Procuradoria-Geral do Município de Icaraíma e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/384/projeto_de_lei_no050-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/384/projeto_de_lei_no050-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a contratar operações de crédito coma agência de fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_no_051.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_no_051.2019.pdf</t>
   </si>
   <si>
     <t>Cria e altera Cargo dentro do quadro de Servidores do Município e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei_no_052.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei_no_052.2019.pdf</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/388/projeto_de_lei_no_053.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/388/projeto_de_lei_no_053.2019.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei Municipal nº 1.643/2019, dando nova redação.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_de_lei_no_054.2019_-_loa.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_de_lei_no_054.2019_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/390/projeto_de_lei_no_055.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/390/projeto_de_lei_no_055.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder com venda direta aos ocupantes de suas áreas públicas na modalidade REURB-E, e dá outras providências.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_lei_no_056.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_lei_no_056.2019.pdf</t>
   </si>
   <si>
     <t>Institui como Zonas Especiais de Interesse Social - ZEIS áreas específicas do Município de Icaraíma e Distritos e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/391/projeto_de_lei_no_057.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/391/projeto_de_lei_no_057.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de Recuperação de Créditos Fiscais - REFIS 2019, no município de Icaraíma - PR.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/394/projeto_de_lei_no_058.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/394/projeto_de_lei_no_058.2019.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Incentivo ao Microempreendedor Individual e a Micro Empresa - PIM.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_no_059.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_no_059.2019.pdf</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/396/projeto_de_lei_no_060.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/396/projeto_de_lei_no_060.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a executar serviços de escavação e reposição de material escavado.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/400/projeto_de_lei_no_062.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/400/projeto_de_lei_no_062.2019.pdf</t>
   </si>
   <si>
     <t>Dá nome a Praça Pública Municipal.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/401/projeto_de_lei_no_063.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/401/projeto_de_lei_no_063.2019.pdf</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/404/projeto_de_lei_no_065.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/404/projeto_de_lei_no_065.2019.pdf</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/405/projeto_de_lei_no_066.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/405/projeto_de_lei_no_066.2019.pdf</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/406/projeto_de_lei_no_067.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/406/projeto_de_lei_no_067.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abono Natalino aos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/407/projeto_de_lei_no_068.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/407/projeto_de_lei_no_068.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial por superávit financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_de_lei_no_069.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_de_lei_no_069.2019.pdf</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/410/projeto_de_lei_no_071.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/410/projeto_de_lei_no_071.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a fazer repasse financeiro para Associação de Proteção dos Animais Abandonados de Icaraíma - ASSOPRAAI.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_no_072.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_no_072.2019.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal do Trabalho, Emprego e Renda e o respectivo Fundo Municipal do Trabalho do Município de Icaraíma, e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_no_073.2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_no_073.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a fazer Concessão de Bens Imóveis.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/334/projeto_de_resolucao_01-2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/334/projeto_de_resolucao_01-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 03/2011, que trata do quadro dos servidores efetivos da Câmara Municipal de Icaraíma e dá outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução n°03/2011,que trata do quadro dos servidores efetivos  da Câmara Municipal de Icaraíma e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_resolucao_no_003.2019_-_diarias.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_resolucao_no_003.2019_-_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias empreendidas por vereadores e servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Comissão de Economia, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_resolucao_no_004.2019_-_parecer_previ_WkIq6vc.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_resolucao_no_004.2019_-_parecer_previ_WkIq6vc.pdf</t>
   </si>
   <si>
     <t>Aprova o parecer prévio do Tribunal de Contas do Estado do Paraná que aprovou as contas do Poder Executivo do Município de Icaraíma, referente ao exercício de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requerer que seja determinada a expedição de ofício ao poder executivo,para que prestes informações.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/368/requerimento_-_vereador_samuel_-_projeto_de_lei__Bk9kZPZ.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/368/requerimento_-_vereador_samuel_-_projeto_de_lei__Bk9kZPZ.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Projeto de Lei nº 034/2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1428,68 +1428,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/363/mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/341/projeto_de_lei_legislativo_no_003.2019_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/372/emenda_01-2019_ao_pr03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_emenda_02-2019_ao_pr_03-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_emenda_03-19_ao_pr03-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_emenda_04-2019_ao_pr_03-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_emenda_05-2019_ao_pr_03-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_emenda_06-2019_ao_pr_03-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_emenda_07-2019_ao_pr_03-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/398/projeto_de_lei_no_055.2019_-_emenda_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_lei_complementar_no_061.2019_-_emenda_za1Gj24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_lei_no_055.2019_-_emenda_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/413/projeto_de_lei_no_071.2019_-_emenda_aditiva_no_001.2019..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/397/projeto_de_lei_complementar_no_061.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_de_lei_complementar_no_064.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_legislativo_01-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/328/projeto_de_lei_legislativo_02-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_legislativo_no_003.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/338/projeto_de_lei_legislativo_no_004.2019_-_ficha_limpa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/358/projeto_de_lei_legislativo_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/409/projeto_de_lei_legislativo_no_006.2019_-_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/318/projeto_de_lei_no_002.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/319/projeto_de_lei_no_004.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_de_lei_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_de_lei_06-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/323/projeto_08-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/324/projeto_09-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_10-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/326/projeto_11-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/331/projeto_de_lei_no_012.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/330/projeto_de_lei_no_013.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/332/projeto_de_lei_no_014.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/333/projeto_de_lei_no_015.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/335/projeto_de_lei_no_016.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/336/projeto_de_lei_no_017.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/339/projeto_de_lei_no_018.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/346/projeto_de_lei_no_019.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/347/projeto_de_lei_no_020.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/348/projeto_de_lei_no_021.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/345/projeto_de_lei_no_023.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/349/projeto_de_lei_no_024.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_lei_no_025.2019_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_lei_no_026.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_no_027.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/352/projeto_de_lei_no_028.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/353/projeto_de_lei_no_029.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/354/projeto_de_lei_no_030.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_no_031.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/357/projeto_de_lei_no_032.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/359/projeto_de_lei_no_033.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/360/projeto_de_lei_no_034.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/361/projeto_de_lei_no_035.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/364/projeto_de_lei_no_036.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_no_037.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_no_038.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_no_039.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_no_042.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_no_043.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/379/projeto_de_lei_no_044.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_lei_no_045.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_lei_no_046.2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_no_047.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_no_048.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/387/projeto_de_lei_no_049.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/384/projeto_de_lei_no050-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_no_051.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei_no_052.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/388/projeto_de_lei_no_053.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_de_lei_no_054.2019_-_loa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/390/projeto_de_lei_no_055.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_lei_no_056.2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/391/projeto_de_lei_no_057.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/394/projeto_de_lei_no_058.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_no_059.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/396/projeto_de_lei_no_060.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/400/projeto_de_lei_no_062.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/401/projeto_de_lei_no_063.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/404/projeto_de_lei_no_065.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/405/projeto_de_lei_no_066.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/406/projeto_de_lei_no_067.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/407/projeto_de_lei_no_068.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_de_lei_no_069.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/410/projeto_de_lei_no_071.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_no_072.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_no_073.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/334/projeto_de_resolucao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_resolucao_no_003.2019_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_resolucao_no_004.2019_-_parecer_previ_WkIq6vc.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/368/requerimento_-_vereador_samuel_-_projeto_de_lei__Bk9kZPZ.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/363/mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/341/projeto_de_lei_legislativo_no_003.2019_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/372/emenda_01-2019_ao_pr03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/373/projeto_de_emenda_02-2019_ao_pr_03-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/374/projeto_de_emenda_03-19_ao_pr03-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/375/projeto_de_emenda_04-2019_ao_pr_03-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/376/projeto_de_emenda_05-2019_ao_pr_03-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/377/projeto_de_emenda_06-2019_ao_pr_03-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/378/projeto_de_emenda_07-2019_ao_pr_03-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/398/projeto_de_lei_no_055.2019_-_emenda_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/399/projeto_de_lei_complementar_no_061.2019_-_emenda_za1Gj24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/402/projeto_de_lei_no_055.2019_-_emenda_no_002-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/413/projeto_de_lei_no_071.2019_-_emenda_aditiva_no_001.2019..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/397/projeto_de_lei_complementar_no_061.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_de_lei_complementar_no_064.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_legislativo_01-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/328/projeto_de_lei_legislativo_02-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_legislativo_no_003.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/338/projeto_de_lei_legislativo_no_004.2019_-_ficha_limpa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/358/projeto_de_lei_legislativo_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/409/projeto_de_lei_legislativo_no_006.2019_-_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/318/projeto_de_lei_no_002.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/319/projeto_de_lei_no_004.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_de_lei_no_005.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_de_lei_06-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/323/projeto_08-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/324/projeto_09-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_10-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/326/projeto_11-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/331/projeto_de_lei_no_012.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/330/projeto_de_lei_no_013.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/332/projeto_de_lei_no_014.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/333/projeto_de_lei_no_015.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/335/projeto_de_lei_no_016.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/336/projeto_de_lei_no_017.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/339/projeto_de_lei_no_018.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/346/projeto_de_lei_no_019.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/347/projeto_de_lei_no_020.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/348/projeto_de_lei_no_021.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/345/projeto_de_lei_no_023.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/349/projeto_de_lei_no_024.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_lei_no_025.2019_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_lei_no_026.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_no_027.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/352/projeto_de_lei_no_028.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/353/projeto_de_lei_no_029.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/354/projeto_de_lei_no_030.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_no_031.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/357/projeto_de_lei_no_032.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/359/projeto_de_lei_no_033.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/360/projeto_de_lei_no_034.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/361/projeto_de_lei_no_035.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/364/projeto_de_lei_no_036.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/366/projeto_de_lei_no_037.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/367/projeto_de_lei_no_038.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/369/projeto_de_lei_no_039.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/370/projeto_de_lei_no_042.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_no_043.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/379/projeto_de_lei_no_044.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/380/projeto_de_lei_no_045.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/381/projeto_de_lei_no_046.2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/382/projeto_de_lei_no_047.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/383/projeto_de_lei_no_048.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/387/projeto_de_lei_no_049.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/384/projeto_de_lei_no050-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/385/projeto_de_lei_no_051.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei_no_052.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/388/projeto_de_lei_no_053.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/389/projeto_de_lei_no_054.2019_-_loa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/390/projeto_de_lei_no_055.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/392/projeto_de_lei_no_056.2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/391/projeto_de_lei_no_057.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/394/projeto_de_lei_no_058.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/395/projeto_de_lei_no_059.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/396/projeto_de_lei_no_060.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/400/projeto_de_lei_no_062.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/401/projeto_de_lei_no_063.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/404/projeto_de_lei_no_065.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/405/projeto_de_lei_no_066.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/406/projeto_de_lei_no_067.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/407/projeto_de_lei_no_068.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_de_lei_no_069.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/410/projeto_de_lei_no_071.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_no_072.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_no_073.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/334/projeto_de_resolucao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/365/projeto_de_resolucao_no_003.2019_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/393/projeto_de_resolucao_no_004.2019_-_parecer_previ_WkIq6vc.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2019/368/requerimento_-_vereador_samuel_-_projeto_de_lei__Bk9kZPZ.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>