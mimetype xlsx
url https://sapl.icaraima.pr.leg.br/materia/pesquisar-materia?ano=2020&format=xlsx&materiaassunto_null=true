--- v0 (2025-12-22)
+++ v1 (2026-04-16)
@@ -54,1221 +54,1221 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Samuel Eleutério Thomé</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/481/mocao_de_aplausos_-_pm_-_autor_vereador_samuel_eleuterio_thome.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/481/mocao_de_aplausos_-_pm_-_autor_vereador_samuel_eleuterio_thome.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos policiais militares soldados Ricardo Galvão e Jean Fabrício Silva Natal.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/435/emenda_01-2020_ao_pl_comp._18-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/435/emenda_01-2020_ao_pl_comp._18-2020.pdf</t>
   </si>
   <si>
     <t>Altera  o projeto de Lei Complementar nº18/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/445/projeto_de_emenda_modificativa_no_001.2020_ao_projeto_de_lei_co.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/445/projeto_de_emenda_modificativa_no_001.2020_ao_projeto_de_lei_co.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração e substituição de mapa de zoneamento urbano da sede (Anexo I) mencionado e constante no Projeto de Lei Complementar nº 016/2020.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Beleza</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/448/projeto_de_emenda_no_001.2020_ao_projeto_de_lei_legislativo_no_004.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/448/projeto_de_emenda_no_001.2020_ao_projeto_de_lei_legislativo_no_004.2020.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei em Epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/449/projeto_de_emenda_no_001.2020_ao_projeto_de_lei_legislativo_no_005.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/449/projeto_de_emenda_no_001.2020_ao_projeto_de_lei_legislativo_no_005.2020.pdf</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/451/projeto_de_emenda_no_002.2020_ao_projeto_de_lei_legislativo_no_005.2020_-_atualizado.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/451/projeto_de_emenda_no_002.2020_ao_projeto_de_lei_legislativo_no_005.2020_-_atualizado.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivo do Projeto de Lei em epígrafe e dá outras providências. Projeto de Emenda nº 002/2020 ao Projeto de Lei Legislativo nº 005/2020.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/462/projeto_de_lei_no_037.2020_-emenda_modificativa_no_001.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/462/projeto_de_lei_no_037.2020_-emenda_modificativa_no_001.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a descrição da natureza das despesas do Projeto de Lei nº 037/2020.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Legislativo - LEG</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/467/emenda_no_001.2020_ao_pr_no_001.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/467/emenda_no_001.2020_ao_pr_no_001.2020.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Resolução em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/477/oficio_no_392.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/477/oficio_no_392.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a REDUÇÃO DOS VALORES DA NATUREZA DAS DESPESAS do PROJETO DE LEI Nº 046/2020.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/495/projeto_de_emenda_modificativa_no_001.2020_ao_projeto_de_lei_ordinaria_no_055.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/495/projeto_de_emenda_modificativa_no_001.2020_ao_projeto_de_lei_ordinaria_no_055.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a descrição da natureza das despesas do Projeto de Lei nº 055/2020.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/509/projeto_de_emenda_modificativa_no_001.2020_ao_projeto_de_lei_ordinaria_no_064.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/509/projeto_de_emenda_modificativa_no_001.2020_ao_projeto_de_lei_ordinaria_no_064.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a descrição da natureza das despesas do Projeto de Lei nº 064/2020.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_emenda_no01-_ao_projeto_complementar_no060-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_emenda_no01-_ao_projeto_complementar_no060-2020.pdf</t>
   </si>
   <si>
     <t>Modifica e suprime dispositivos do projeto de Lei complementar em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/518/emenda_no_001.2020_ao_pr_no_004.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/518/emenda_no_001.2020_ao_pr_no_004.2020.pdf</t>
   </si>
   <si>
     <t>Retifica anexo I do Projeto de Resolução em epígrafe - Projeto de Resolução nº 004/2020.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Juliana Marques Meirinho</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/523/projeto_de_emenda_modificativa_no_002.2020_ao_projeto_de_lei_complementar_no_060.2020..pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/523/projeto_de_emenda_modificativa_no_002.2020_ao_projeto_de_lei_complementar_no_060.2020..pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de Lei Complementar em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_complementar_no_001.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_complementar_no_001.2020.pdf</t>
   </si>
   <si>
     <t>Atualização do Plano de Ação e Investimento para os exercícios de 2020 e 2024.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/427/016-2020_-_projeto_de_lei_complementar_-_alteracoes_da_lei_de_uso_e_ocupacao_do_solo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/427/016-2020_-_projeto_de_lei_complementar_-_alteracoes_da_lei_de_uso_e_ocupacao_do_solo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso e ocupação do solo e sobre o zoneamento e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/432/projeto_de_lei_no_018.2020_-_complementar.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/432/projeto_de_lei_no_018.2020_-_complementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parcelamento e o Remembramento do solo para fins urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/476/projeto_de_lei_complementar_no_038.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/476/projeto_de_lei_complementar_no_038.2020.pdf</t>
   </si>
   <si>
     <t>Atualização e alteração/adequação da Lei Complementar nº 1.689/2020, a qual dispõe sobre uso e ocupação de solo e sobre zoneamento e dá outras providências.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/485/projeto_de_lei_complementar_51-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/485/projeto_de_lei_complementar_51-2020.pdf</t>
   </si>
   <si>
     <t>Atualização e alteração/adequação da Lei  complementar nº1.689/2020, a qual dispõe sobre uso e ocupação de solo e sobre zoneamento e dá outras  providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_lei_complementar_no_060.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_lei_complementar_no_060.2020.pdf</t>
   </si>
   <si>
     <t>Alteração/Adequação da Lei Complementar nº 1.689/2020, a qual dispõe sobre uso e ocupação de solo e sobre zoneamento e dá outras providências.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/524/projeto_de_lei_complementar_no_071.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/524/projeto_de_lei_complementar_no_071.2020.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei Complementar nº 593/2011 (Código de Obras do Município de Icaraíma).</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/428/projeto_de_lei_legislativo_no_001.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/428/projeto_de_lei_legislativo_no_001.2020.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos Servidores do Poder Legislativo Municipal de Icaraíma, e dá outras providências.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/429/projeto_de_lei_legislativo_no_002.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/429/projeto_de_lei_legislativo_no_002.2020.pdf</t>
   </si>
   <si>
     <t>Concede recomposição anual aos subsídios do Prefeito, Vice-Prefeito e dos Secretários para o ano de 2020, em conformidade com o Art. 4º, da Lei Municipal nº 1.271/2016 e Art. 37, X, da Constituição Federal, dando outras providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/430/projeto_de_lei_legislativo_no_003.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/430/projeto_de_lei_legislativo_no_003.2020.pdf</t>
   </si>
   <si>
     <t>Concede recomposição anual aos subsídios dos Vereadores e do Presidente da Câmara para o exercício de 2020, em conformidade com o Art. 2º, da Lei Municipal nº 1.270/2016 e Art. 37, X, da Constituição Federal, dando outras providências.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/436/projeto_de_lei_legislativo_4-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/436/projeto_de_lei_legislativo_4-2020.pdf</t>
   </si>
   <si>
     <t>Fixam os subsídios do Prefeito, Vice-Prefeito e secretários municipais para a legislatura de 2021 a 2024 e sua forma de reajuste, dando outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/437/projeto_legislativo_05-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/437/projeto_legislativo_05-2020.pdf</t>
   </si>
   <si>
     <t>Fixam os subsídios dos vereadores e do presidente da Câmara para a legislatura de 2021 a 2024, dando outras providências.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/506/projeto_de_lei_legislativo_06-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/506/projeto_de_lei_legislativo_06-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder legislativo a conceder adicional de estímulo a formação a servidores públicos municipais concursados  em regime CLT.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/513/projeto_de_lei_legislativo_07-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/513/projeto_de_lei_legislativo_07-2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº006/2003, que trata do Estatuto dos funcionários públicos municipais civis do município de Icaraíma, com ampliação da amamentação materna e licença paternidade na forma que especifica</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/512/projeto_de_lei_legislativo_08-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/512/projeto_de_lei_legislativo_08-2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº519/2010, que dispõe sobre o plano de cargos, carreira e remuneração do magistério e dá outras providências.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/415/projeto_de_lei_no_002.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/415/projeto_de_lei_no_002.2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE ICARAÍMA, PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/416/projeto_de_lei_no_003.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/416/projeto_de_lei_no_003.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Superávit Financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/417/projeto_de_lei_no_004.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/417/projeto_de_lei_no_004.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Créditos Especiais por Provável Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/418/projeto_de_lei_no_005.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/418/projeto_de_lei_no_005.2020.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação de Proteção dos Animais Abandonados de Icaraíma - ASSOPRAAI, inscrita no CNPJ sob nº 35.167.313/0001-13, com sede na Cidade de Icaraíma, Estado do Paraná.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/434/projeto_de_lei_no06-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/434/projeto_de_lei_no06-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder com a Regularização Fundiária na modalidade REURB-E em núcleo habitacionais estendidos, e dá outras providências</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/419/projeto_de_lei_no_007.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/419/projeto_de_lei_no_007.2020.pdf</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/493/projeto_de_lei_no_008.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/493/projeto_de_lei_no_008.2020.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 71 da Lei nº 06/2003, de 08/05/2.003 e dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/420/projeto_de_lei_no_009.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/420/projeto_de_lei_no_009.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Créditos Especias por Provável Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/421/projeto_de_lei_no_010.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/421/projeto_de_lei_no_010.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/422/projeto_de_lei_no_011.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/422/projeto_de_lei_no_011.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial ao quadro de Servidores do Município.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/423/projeto_de_lei_no_012.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/423/projeto_de_lei_no_012.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder o Piso Nacional do Magistério da Educação Básica no Município de Icaraíma.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/424/projeto_de_lei_no_013.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/424/projeto_de_lei_no_013.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a pagar o Piso Salarial Profissional aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias nos termos da Lei nº 13.708/2018 de 14 de Agosto de 2018.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/425/projeto_de_lei_no_014.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/425/projeto_de_lei_no_014.2020.pdf</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/426/projeto_de_lei_no_015.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/426/projeto_de_lei_no_015.2020.pdf</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/431/projeto_de_lei_no_017.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/431/projeto_de_lei_no_017.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a fazer repasse financeiro para Associação Comunitária Icaraimense.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/433/projeto_de_lei_no06-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/433/projeto_de_lei_no06-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder com a Regularização Fundiária na modalidade REURB-E em núcleo habitacionais estendidos, e dá outras providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/438/projeto_de_lei_no19-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/438/projeto_de_lei_no19-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especial por provável excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/439/projeto_20-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/439/projeto_20-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura   de crédito especial por anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/440/projeto_21-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/440/projeto_21-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/441/projeto_de_lei_no_022.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/441/projeto_de_lei_no_022.2020.pdf</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/442/projeto_de_lei_no_023.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/442/projeto_de_lei_no_023.2020.pdf</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/443/projeto_de_lei_no_024.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/443/projeto_de_lei_no_024.2020.pdf</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/444/projeto_de_lei_no_025.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/444/projeto_de_lei_no_025.2020.pdf</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/446/projeto_de_lei_no_026.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/446/projeto_de_lei_no_026.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial por Anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/447/projeto_de_lei_no_027.2020_-_ldo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/447/projeto_de_lei_no_027.2020_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária, Plano Municipal de Saúde e Plano Municipal de Assistência Social para o exercício financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/452/projeto_de_lei_no_029.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/452/projeto_de_lei_no_029.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar acordos judiciais e extrajudiciais para pagamentos de multa ambiental, e dá outras providências.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/455/projeto_de_lei_no_030.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/455/projeto_de_lei_no_030.2020.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/453/projeto_de_lei_no_031.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/453/projeto_de_lei_no_031.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir vagas dentro do quadro de servidores do Município.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/456/projeto_de_lei_no_032.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/456/projeto_de_lei_no_032.2020.pdf</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/457/projeto_de_lei_no_033.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/457/projeto_de_lei_no_033.2020.pdf</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/458/projeto_de_lei_no_034.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/458/projeto_de_lei_no_034.2020.pdf</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/454/projeto_de_lei_no_035.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/454/projeto_de_lei_no_035.2020.pdf</t>
   </si>
   <si>
     <t>Adequa e Consolida as Ruas e Avenidas do Distrito de Porto Camargo.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/459/projeto_de_lei_no_036.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/459/projeto_de_lei_no_036.2020.pdf</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/460/projeto_de_lei_no_037.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/460/projeto_de_lei_no_037.2020.pdf</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/463/projeto_de_lei_no_039.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/463/projeto_de_lei_no_039.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar acordo judicial e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/464/projeto_de_lei_no_040.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/464/projeto_de_lei_no_040.2020.pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/465/projeto_de_lei_no_041.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/465/projeto_de_lei_no_041.2020.pdf</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/466/projeto_de_lei_no_042.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/466/projeto_de_lei_no_042.2020.pdf</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/471/projeto_de_lei_no_043.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/471/projeto_de_lei_no_043.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Créditos Especial por Provável Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/469/projeto_de_lei_no_044.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/469/projeto_de_lei_no_044.2020.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor constante da Lei Municipal nº 1.705/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/470/projeto_de_lei_no_045.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/470/projeto_de_lei_no_045.2020.pdf</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/473/projeto_de_lei_no046-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/473/projeto_de_lei_no046-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especial por provável excesso de arrecadação e da outras providências.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/474/projeto_de_lei_no_047.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/474/projeto_de_lei_no_047.2020.pdf</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/478/projeto_de_lei_no_048.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/478/projeto_de_lei_no_048.2020.pdf</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/486/projeto_de_lei_no049-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/486/projeto_de_lei_no049-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial por anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/484/projeto_de_lei_no050-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/484/projeto_de_lei_no050-2020.pdf</t>
   </si>
   <si>
     <t>Exclui cargos comissionados  e consequentemente altera anexo I da Lei Municipal nº1.403/2017.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/487/projeto_de_lei_no_052-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/487/projeto_de_lei_no_052-2020.pdf</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei_no_053.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei_no_053.2020.pdf</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/488/projeto_de_lei_no_054.2020_-_loa_e_anexos.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/488/projeto_de_lei_no_054.2020_-_loa_e_anexos.pdf</t>
   </si>
   <si>
     <t>Estime a receita e fixa a despesa para o exercício financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/489/projeto_de_lei_no_055.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/489/projeto_de_lei_no_055.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Provável Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/491/projeto_de_lei_no_056.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/491/projeto_de_lei_no_056.2020.pdf</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/492/projeto_de_lei_no_057.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/492/projeto_de_lei_no_057.2020.pdf</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/494/projeto_de_lei_no_058.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/494/projeto_de_lei_no_058.2020.pdf</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/499/projeto_de_lei_no_059.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/499/projeto_de_lei_no_059.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de Recuperação de Créditos Fiscais - REFIS 2020, no Município de Icaraíma - PR.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/502/projeto_de_lei_no_061.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/502/projeto_de_lei_no_061.2020.pdf</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/504/projeto_de_lei_no_062.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/504/projeto_de_lei_no_062.2020.pdf</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei_no_063.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei_no_063.2020.pdf</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/507/projeto_de_lei_no_064.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/507/projeto_de_lei_no_064.2020.pdf</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/508/projeto_de_lei_no_065.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/508/projeto_de_lei_no_065.2020.pdf</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/514/projeto_de_lei_no066-2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/514/projeto_de_lei_no066-2020.pdf</t>
   </si>
   <si>
     <t>Exclui cargos comissionados e consequentemente altera anexo I da Lei Municipal  nº 1.403-2017.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/521/projeto_de_lei_no_067.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/521/projeto_de_lei_no_067.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Suplementar por Anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/516/projeto_de_lei_no_068.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/516/projeto_de_lei_no_068.2020.pdf</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/520/projeto_de_lei_no_069.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/520/projeto_de_lei_no_069.2020.pdf</t>
   </si>
   <si>
     <t>Novo regramento sobre diárias para custeio de despesas com viagens empreendidas por Agentes Políticos do Poder Executivo Municipal, revogando a Lei Municipal nº 1.394/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/522/projeto_de_lei_no_070.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/522/projeto_de_lei_no_070.2020.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/450/projeto_de_resolucao_no_001.2020_-_altera_diarias.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/450/projeto_de_resolucao_no_001.2020_-_altera_diarias.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 023/2020, que trata da concessão de diárias empreendidas por Vereadores e Servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>Comissão de Economia, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/468/projeto_de_resolucao_no_002.2020_-_parecer_previo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/468/projeto_de_resolucao_no_002.2020_-_parecer_previo.pdf</t>
   </si>
   <si>
     <t>Aprova o parecer prévio do Tribunal de Contas do Estado do Paraná que aprovou as contas do Poder Executivo do Município de Icaraíma, referente ao exercício de 2.018 e dá outras providências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/510/projeto_de_resolucao_no_003.2020_-_regulamenta_fracionamento_das_ferias_e_banco_de_horas.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/510/projeto_de_resolucao_no_003.2020_-_regulamenta_fracionamento_das_ferias_e_banco_de_horas.pdf</t>
   </si>
   <si>
     <t>Regulamenta o fracionamento das férias e institui o banco de horas aos servidores do Poder Legislativo Municipal nos casos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/511/projeto_de_resolucao_no_004.2020_-_patrimonio.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/511/projeto_de_resolucao_no_004.2020_-_patrimonio.pdf</t>
   </si>
   <si>
     <t>Normatiza o controle e a movimentação dos bens patrimoniais da Câmara Municipal de Icaraíma e dá outras providências.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/519/projeto_de_resolucao_no_005.2020_-_cine-camara.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/519/projeto_de_resolucao_no_005.2020_-_cine-camara.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Cine Câmara na Câmara Municipal de Icaraíma e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/461/requerimento_-_juliana_e_outros_vereadores.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/461/requerimento_-_juliana_e_outros_vereadores.pdf</t>
   </si>
   <si>
     <t>Instauração de Comissão Provisória para apuração de fato específico que atenta contra a honra dessa casa de leis e de seus representantes.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>LEONILDO PERES CARVECHI</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/475/denuncia_leonildo_pereira_carvechi_x_marcos_alex_de_oliveira_-_parte_1.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/475/denuncia_leonildo_pereira_carvechi_x_marcos_alex_de_oliveira_-_parte_1.pdf</t>
   </si>
   <si>
     <t>Apresentação de notícia de fato c/c afastamento do cargo do Prefeito do Município de Icaraíma - PR. (Denúncia FAPI).</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/479/requerimento.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/479/requerimento.pdf</t>
   </si>
   <si>
     <t>Seja o Projeto de Lei nº 046/2020, retirado de pauta.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/482/requerimento_no_005.2020_-_fapi.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/482/requerimento_no_005.2020_-_fapi.pdf</t>
   </si>
   <si>
     <t>Requerer a instauração de Comissão Especial para apuração das contas do FAPI.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/483/requerimento_no_006.2020__-_covid-19.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/483/requerimento_no_006.2020__-_covid-19.pdf</t>
   </si>
   <si>
     <t>Requeremos a instauração de Comissão Especial para apuração através de comprovantes, onde está sendo empregado o dinheiro que veio para combater a epidemia supracitada. (COVID-19)</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>Professor Agnaldo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/517/requerimento_no_010_-_concessao_de_prazo_para_cpi.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/517/requerimento_no_010_-_concessao_de_prazo_para_cpi.pdf</t>
   </si>
   <si>
     <t>Prorrogação de Prazo até dia 31 de dezembro para conclusão dos trabalhos da CPI.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/525/parecer_final_comissao_de_inquerito_cpi.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/525/parecer_final_comissao_de_inquerito_cpi.pdf</t>
   </si>
   <si>
     <t>Relatório final - Requerimento 9/2020. Comissão Parlamentar de Inquérito. Uso indevido de Bem Público por Secretário Municipal. Denúncia em pleito municipal. Perfil "fake" em rede social. Servidor exonerado em cargo de confiança. Processo de Sindicância em apuração. Falta de Provas. Recomendações ao Executivo. Parecer pelo Arquivamento. Art. 262, § 1º, Regimento Interno.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
     <t>Daniel Paulo Duarte</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/480/requerimento_-_vereadores_daniel_e_samuel.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/480/requerimento_-_vereadores_daniel_e_samuel.pdf</t>
   </si>
   <si>
     <t>Requerimento instauração de uma comissão especial para apuração das contas do FAPI e outra comissão para averiguar através de comprovantes, onde está sendo empregado o dinheiro que veio para combater a epidemia supra citada.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>REQ.</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_-_vereador_daniel.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_-_vereador_daniel.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações ao Executivo Municipal.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/496/requerimento_no_007.2020_-_pneus.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/496/requerimento_no_007.2020_-_pneus.pdf</t>
   </si>
   <si>
     <t>Requerer a instauração de Comissão Especial para averiguação de fatos.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/497/requerimento_no_008.2020_-_audio.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/497/requerimento_no_008.2020_-_audio.pdf</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento_no_009.2020_-_pneus_retificado.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento_no_009.2020_-_pneus_retificado.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a instauração de uma Comissão de Inquérito para investigação de denúncia sobre a existência de um Servidor Público Municipal que estaria utilizando em seu veículo particular pneus novos pertencentes a um veículo oficial do Município (caminhão), conforme fotos em anexo a este requerimento.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Leandro Ferreira de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/503/requerimento_leandro_ferreira_de_andrade_-_recurso_decisao.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/503/requerimento_leandro_ferreira_de_andrade_-_recurso_decisao.pdf</t>
   </si>
   <si>
     <t>Recurso contra nomeação de Comissão de Inquérito.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1575,68 +1575,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/481/mocao_de_aplausos_-_pm_-_autor_vereador_samuel_eleuterio_thome.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/435/emenda_01-2020_ao_pl_comp._18-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/445/projeto_de_emenda_modificativa_no_001.2020_ao_projeto_de_lei_co.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/448/projeto_de_emenda_no_001.2020_ao_projeto_de_lei_legislativo_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/449/projeto_de_emenda_no_001.2020_ao_projeto_de_lei_legislativo_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/451/projeto_de_emenda_no_002.2020_ao_projeto_de_lei_legislativo_no_005.2020_-_atualizado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/462/projeto_de_lei_no_037.2020_-emenda_modificativa_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/467/emenda_no_001.2020_ao_pr_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/477/oficio_no_392.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/495/projeto_de_emenda_modificativa_no_001.2020_ao_projeto_de_lei_ordinaria_no_055.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/509/projeto_de_emenda_modificativa_no_001.2020_ao_projeto_de_lei_ordinaria_no_064.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_emenda_no01-_ao_projeto_complementar_no060-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/518/emenda_no_001.2020_ao_pr_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/523/projeto_de_emenda_modificativa_no_002.2020_ao_projeto_de_lei_complementar_no_060.2020..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_complementar_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/427/016-2020_-_projeto_de_lei_complementar_-_alteracoes_da_lei_de_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/432/projeto_de_lei_no_018.2020_-_complementar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/476/projeto_de_lei_complementar_no_038.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/485/projeto_de_lei_complementar_51-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_lei_complementar_no_060.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/524/projeto_de_lei_complementar_no_071.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/428/projeto_de_lei_legislativo_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/429/projeto_de_lei_legislativo_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/430/projeto_de_lei_legislativo_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/436/projeto_de_lei_legislativo_4-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/437/projeto_legislativo_05-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/506/projeto_de_lei_legislativo_06-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/513/projeto_de_lei_legislativo_07-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/512/projeto_de_lei_legislativo_08-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/415/projeto_de_lei_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/416/projeto_de_lei_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/417/projeto_de_lei_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/418/projeto_de_lei_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/434/projeto_de_lei_no06-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/419/projeto_de_lei_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/493/projeto_de_lei_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/420/projeto_de_lei_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/421/projeto_de_lei_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/422/projeto_de_lei_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/423/projeto_de_lei_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/424/projeto_de_lei_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/425/projeto_de_lei_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/426/projeto_de_lei_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/431/projeto_de_lei_no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/433/projeto_de_lei_no06-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/438/projeto_de_lei_no19-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/439/projeto_20-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/440/projeto_21-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/441/projeto_de_lei_no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/442/projeto_de_lei_no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/443/projeto_de_lei_no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/444/projeto_de_lei_no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/446/projeto_de_lei_no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/447/projeto_de_lei_no_027.2020_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/452/projeto_de_lei_no_029.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/455/projeto_de_lei_no_030.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/453/projeto_de_lei_no_031.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/456/projeto_de_lei_no_032.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/457/projeto_de_lei_no_033.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/458/projeto_de_lei_no_034.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/454/projeto_de_lei_no_035.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/459/projeto_de_lei_no_036.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/460/projeto_de_lei_no_037.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/463/projeto_de_lei_no_039.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/464/projeto_de_lei_no_040.2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/465/projeto_de_lei_no_041.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/466/projeto_de_lei_no_042.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/471/projeto_de_lei_no_043.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/469/projeto_de_lei_no_044.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/470/projeto_de_lei_no_045.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/473/projeto_de_lei_no046-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/474/projeto_de_lei_no_047.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/478/projeto_de_lei_no_048.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/486/projeto_de_lei_no049-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/484/projeto_de_lei_no050-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/487/projeto_de_lei_no_052-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei_no_053.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/488/projeto_de_lei_no_054.2020_-_loa_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/489/projeto_de_lei_no_055.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/491/projeto_de_lei_no_056.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/492/projeto_de_lei_no_057.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/494/projeto_de_lei_no_058.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/499/projeto_de_lei_no_059.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/502/projeto_de_lei_no_061.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/504/projeto_de_lei_no_062.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei_no_063.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/507/projeto_de_lei_no_064.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/508/projeto_de_lei_no_065.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/514/projeto_de_lei_no066-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/521/projeto_de_lei_no_067.2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/516/projeto_de_lei_no_068.2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/520/projeto_de_lei_no_069.2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/522/projeto_de_lei_no_070.2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/450/projeto_de_resolucao_no_001.2020_-_altera_diarias.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/468/projeto_de_resolucao_no_002.2020_-_parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/510/projeto_de_resolucao_no_003.2020_-_regulamenta_fracionamento_das_ferias_e_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/511/projeto_de_resolucao_no_004.2020_-_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/519/projeto_de_resolucao_no_005.2020_-_cine-camara.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/461/requerimento_-_juliana_e_outros_vereadores.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/475/denuncia_leonildo_pereira_carvechi_x_marcos_alex_de_oliveira_-_parte_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/479/requerimento.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/482/requerimento_no_005.2020_-_fapi.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/483/requerimento_no_006.2020__-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/517/requerimento_no_010_-_concessao_de_prazo_para_cpi.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/525/parecer_final_comissao_de_inquerito_cpi.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/480/requerimento_-_vereadores_daniel_e_samuel.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_-_vereador_daniel.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/496/requerimento_no_007.2020_-_pneus.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/497/requerimento_no_008.2020_-_audio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento_no_009.2020_-_pneus_retificado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/503/requerimento_leandro_ferreira_de_andrade_-_recurso_decisao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/481/mocao_de_aplausos_-_pm_-_autor_vereador_samuel_eleuterio_thome.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/435/emenda_01-2020_ao_pl_comp._18-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/445/projeto_de_emenda_modificativa_no_001.2020_ao_projeto_de_lei_co.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/448/projeto_de_emenda_no_001.2020_ao_projeto_de_lei_legislativo_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/449/projeto_de_emenda_no_001.2020_ao_projeto_de_lei_legislativo_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/451/projeto_de_emenda_no_002.2020_ao_projeto_de_lei_legislativo_no_005.2020_-_atualizado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/462/projeto_de_lei_no_037.2020_-emenda_modificativa_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/467/emenda_no_001.2020_ao_pr_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/477/oficio_no_392.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/495/projeto_de_emenda_modificativa_no_001.2020_ao_projeto_de_lei_ordinaria_no_055.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/509/projeto_de_emenda_modificativa_no_001.2020_ao_projeto_de_lei_ordinaria_no_064.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_emenda_no01-_ao_projeto_complementar_no060-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/518/emenda_no_001.2020_ao_pr_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/523/projeto_de_emenda_modificativa_no_002.2020_ao_projeto_de_lei_complementar_no_060.2020..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_complementar_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/427/016-2020_-_projeto_de_lei_complementar_-_alteracoes_da_lei_de_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/432/projeto_de_lei_no_018.2020_-_complementar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/476/projeto_de_lei_complementar_no_038.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/485/projeto_de_lei_complementar_51-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_lei_complementar_no_060.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/524/projeto_de_lei_complementar_no_071.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/428/projeto_de_lei_legislativo_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/429/projeto_de_lei_legislativo_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/430/projeto_de_lei_legislativo_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/436/projeto_de_lei_legislativo_4-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/437/projeto_legislativo_05-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/506/projeto_de_lei_legislativo_06-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/513/projeto_de_lei_legislativo_07-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/512/projeto_de_lei_legislativo_08-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/415/projeto_de_lei_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/416/projeto_de_lei_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/417/projeto_de_lei_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/418/projeto_de_lei_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/434/projeto_de_lei_no06-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/419/projeto_de_lei_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/493/projeto_de_lei_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/420/projeto_de_lei_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/421/projeto_de_lei_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/422/projeto_de_lei_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/423/projeto_de_lei_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/424/projeto_de_lei_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/425/projeto_de_lei_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/426/projeto_de_lei_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/431/projeto_de_lei_no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/433/projeto_de_lei_no06-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/438/projeto_de_lei_no19-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/439/projeto_20-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/440/projeto_21-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/441/projeto_de_lei_no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/442/projeto_de_lei_no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/443/projeto_de_lei_no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/444/projeto_de_lei_no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/446/projeto_de_lei_no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/447/projeto_de_lei_no_027.2020_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/452/projeto_de_lei_no_029.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/455/projeto_de_lei_no_030.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/453/projeto_de_lei_no_031.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/456/projeto_de_lei_no_032.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/457/projeto_de_lei_no_033.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/458/projeto_de_lei_no_034.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/454/projeto_de_lei_no_035.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/459/projeto_de_lei_no_036.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/460/projeto_de_lei_no_037.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/463/projeto_de_lei_no_039.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/464/projeto_de_lei_no_040.2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/465/projeto_de_lei_no_041.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/466/projeto_de_lei_no_042.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/471/projeto_de_lei_no_043.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/469/projeto_de_lei_no_044.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/470/projeto_de_lei_no_045.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/473/projeto_de_lei_no046-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/474/projeto_de_lei_no_047.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/478/projeto_de_lei_no_048.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/486/projeto_de_lei_no049-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/484/projeto_de_lei_no050-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/487/projeto_de_lei_no_052-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei_no_053.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/488/projeto_de_lei_no_054.2020_-_loa_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/489/projeto_de_lei_no_055.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/491/projeto_de_lei_no_056.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/492/projeto_de_lei_no_057.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/494/projeto_de_lei_no_058.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/499/projeto_de_lei_no_059.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/502/projeto_de_lei_no_061.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/504/projeto_de_lei_no_062.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei_no_063.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/507/projeto_de_lei_no_064.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/508/projeto_de_lei_no_065.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/514/projeto_de_lei_no066-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/521/projeto_de_lei_no_067.2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/516/projeto_de_lei_no_068.2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/520/projeto_de_lei_no_069.2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/522/projeto_de_lei_no_070.2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/450/projeto_de_resolucao_no_001.2020_-_altera_diarias.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/468/projeto_de_resolucao_no_002.2020_-_parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/510/projeto_de_resolucao_no_003.2020_-_regulamenta_fracionamento_das_ferias_e_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/511/projeto_de_resolucao_no_004.2020_-_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/519/projeto_de_resolucao_no_005.2020_-_cine-camara.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/461/requerimento_-_juliana_e_outros_vereadores.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/475/denuncia_leonildo_pereira_carvechi_x_marcos_alex_de_oliveira_-_parte_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/479/requerimento.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/482/requerimento_no_005.2020_-_fapi.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/483/requerimento_no_006.2020__-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/517/requerimento_no_010_-_concessao_de_prazo_para_cpi.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/525/parecer_final_comissao_de_inquerito_cpi.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/480/requerimento_-_vereadores_daniel_e_samuel.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_-_vereador_daniel.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/496/requerimento_no_007.2020_-_pneus.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/497/requerimento_no_008.2020_-_audio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento_no_009.2020_-_pneus_retificado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2020/503/requerimento_leandro_ferreira_de_andrade_-_recurso_decisao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>