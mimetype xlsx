--- v0 (2025-12-25)
+++ v1 (2026-04-17)
@@ -54,858 +54,858 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/541/emenda_modificativa_no_001.2021_ao_projeto_de_lei_no_010.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/541/emenda_modificativa_no_001.2021_ao_projeto_de_lei_no_010.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redação do quadro constante do anexo II do Projeto de Lei 010/2021 que por lapso constou o símbolo do cargo comissionado divergente do corpo do Projeto de Lei.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/556/projeto_de_lei_no_022.2021_-_emenda_modificativa_no_001.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/556/projeto_de_lei_no_022.2021_-_emenda_modificativa_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei em Epígrafe e dá outras providências._x000D_
 Projeto de Emenda nº 001/2021 ao Projeto de Lei nº 022/2021.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Legislativo - LEG</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/580/projeto_de_emenda_no_001.2021_ao_projeto_de_lei_legislativo_no_.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/580/projeto_de_emenda_no_001.2021_ao_projeto_de_lei_legislativo_no_.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/594/projeto_de_emenda_no_001.2021_ao_projeto_de_emenda_a_lei_organi.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/594/projeto_de_emenda_no_001.2021_ao_projeto_de_emenda_a_lei_organi.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Emenda a Lei Orgânica nº 001/2021, acrescentando dispositivos e dá outras providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/598/projeto_de_emenda_ao_pl_044-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/598/projeto_de_emenda_ao_pl_044-2021.pdf</t>
   </si>
   <si>
     <t>Altera o projeto de Lei  em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/579/projeto_de_lei_no43-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/579/projeto_de_lei_no43-2021.pdf</t>
   </si>
   <si>
     <t>Modifica o regime próprio de previdência social do município de Icaraíma de acordo com a Emenda constitucional nº103 de 2019.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/597/projeto_de_lei_complementar_no_054.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/597/projeto_de_lei_complementar_no_054.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a equiparação de vencimentos de cargos e empregos públicos e dá outras providências.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/532/projeto_de_lei_legislativo_no_001.2021_-_recomposicao_aos_servidores_do_poder_legislativo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/532/projeto_de_lei_legislativo_no_001.2021_-_recomposicao_aos_servidores_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede recomposição aos servidores do Poder Legislativo Municipal de Icaraíma, e dá outras providências.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/558/projeto_de_lei_legislativo_no_002.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/558/projeto_de_lei_legislativo_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei 1.349/2017 que trata de autorização da realização de descontos através de Consignação em Folha de Pagamento Mediante a Celebração de Convênios com instituições financeiras e dá outras Providências.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>Comissão de Economia, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_lei_legislativo_no_003.2021_-_altera_o__1o_da_lei_1.696.2020_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_lei_legislativo_no_003.2021_-_altera_o__1o_da_lei_1.696.2020_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º da Lei 1.696/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/578/projeto_de_lei_legislativo_no_004.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/578/projeto_de_lei_legislativo_no_004.2021.pdf</t>
   </si>
   <si>
     <t>Suspende a recomposição inflacionária concedida aos Servidores do Poder Legislativo Municipal através da Lei 1.745/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>Dirlene</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/587/projeto_de_lei_legislativo_no_05-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/587/projeto_de_lei_legislativo_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Institui o programa farmácia solidária no município  de Icaraíma e dá outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/526/projeto_de_lei_no_001.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/526/projeto_de_lei_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 006/2003, de 08/05/2003 e a Lei nº 1214/2015 de 22/12/2015, nos termos do § 4º do Artigo 9º da Emenda Constitucional nº 103, de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/527/projeto_de_lei_no_002.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/527/projeto_de_lei_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar área de terra de sua propriedade à Companhia de Habitação do Paraná - COHAPAR para desenvolvimento do programa habitacional para realocação dos moradores irregulares do paredão das araras.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/528/projeto_de_lei_no_003.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/528/projeto_de_lei_no_003.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Créditos Especial por Provável Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/529/projeto_de_lei_no_004.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/529/projeto_de_lei_no_004.2021.pdf</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/530/projeto_de_lei_no_005.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/530/projeto_de_lei_no_005.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Superávit Financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/531/projeto_de_lei_no_006.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/531/projeto_de_lei_no_006.2021.pdf</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/539/projeto_de_lei_no_007.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/539/projeto_de_lei_no_007.2021.pdf</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/540/projeto_de_lei_no_008.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/540/projeto_de_lei_no_008.2021.pdf</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/533/projeto_de_lei_no_009.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/533/projeto_de_lei_no_009.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial ao quadro de Servidores Públicos do Município.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/537/projeto_de_lei_no_10-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/537/projeto_de_lei_no_10-2021.pdf</t>
   </si>
   <si>
     <t>Cria e altera nomenclatura e atribuições  de cargos em provimento de comissão e funções gratificadas dentro da estrutura de cargos do Município.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/538/projeto_de_lei_no11-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/538/projeto_de_lei_no11-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo na fazer concessão de bens imóveis públicos.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/543/projeto_de_lei_no012.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/543/projeto_de_lei_no012.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de pavimentação asfáltica no distrito de Porto Camargo dando outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/544/projeto_de_lei_no_013.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/544/projeto_de_lei_no_013.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/545/projeto_de_lei_no_015.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/545/projeto_de_lei_no_015.2021.pdf</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/546/projeto_de_lei_ordinaria_no_016.2021_-_ldo_2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/546/projeto_de_lei_ordinaria_no_016.2021_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária, Plano Municipal de Saúde e Plano Municipal de Assistência Social para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/547/projeto_de_lei_no_017.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/547/projeto_de_lei_no_017.2021.pdf</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/548/projeto_de_lei_no_018.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/548/projeto_de_lei_no_018.2021.pdf</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/551/projeto_de_lei_no_019.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/551/projeto_de_lei_no_019.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_lei_no_020.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_lei_no_020.2021.pdf</t>
   </si>
   <si>
     <t>Torna os terrenos 04/1, 04/2 e 04/3, da quadra n.º 21,0 da planta oficial do Distrito de Porto Camargo, Município de Icaraíma em áreas livres.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/553/projeto_de_lei_no_021.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/553/projeto_de_lei_no_021.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/552/projeto_de_lei_no_022.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/552/projeto_de_lei_no_022.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.738/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/554/projeto_de_lei_no_023.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/554/projeto_de_lei_no_023.2021.pdf</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/555/projeto_de_lei_no024-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/555/projeto_de_lei_no024-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especial por provável excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/559/projeto_de_lei_no_026.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/559/projeto_de_lei_no_026.2021.pdf</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/560/projeto_de_lei_no027-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/560/projeto_de_lei_no027-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza  abertura de credito especial por anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/561/projeto_de_lei_no_028.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/561/projeto_de_lei_no_028.2021.pdf</t>
   </si>
   <si>
     <t>Inclui Parágrafo Único ao Art. 40 da Lei Municipal nº 1.687/2020.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/562/projeto_de_lei_no_029.2021_-_ppa_2022.2025.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/562/projeto_de_lei_no_029.2021_-_ppa_2022.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2022 a 2025.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/563/projeto_030_2021_-_loa_2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/563/projeto_030_2021_-_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/564/projeto_de_lei_no_031.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/564/projeto_de_lei_no_031.2021.pdf</t>
   </si>
   <si>
     <t>Homologado o relatório técnico sobre os resultados da avaliação atuarial, para suprir o plano de amortização para o equacionamento do déficit técnico do FAPI.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/566/projeto_de_lei_no_032.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/566/projeto_de_lei_no_032.2021.pdf</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/567/projeto_de_lei_no_033.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/567/projeto_de_lei_no_033.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Provável Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/568/projeto_de_lei_no_034.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/568/projeto_de_lei_no_034.2021.pdf</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/569/projeto_de_lei_no_035.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/569/projeto_de_lei_no_035.2021.pdf</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/570/projeto_de_lei_no_036.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/570/projeto_de_lei_no_036.2021.pdf</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/571/projeto_de_lei_no_037.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/571/projeto_de_lei_no_037.2021.pdf</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/573/projeto_038-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/573/projeto_038-2021.pdf</t>
   </si>
   <si>
     <t>Suspende a reposição salarial concedida em 2021 aos servidores, aposentados, pensionistas e membros do conselho tutelar, por força da lei complementar nº 173/2021.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/574/projeto_de_lei_no_039-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/574/projeto_de_lei_no_039-2021.pdf</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/575/projeto_de_lei_no_040.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/575/projeto_de_lei_no_040.2021.pdf</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/576/projeto_de_lei_no_041.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/576/projeto_de_lei_no_041.2021.pdf</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/577/projeto_de_lei_no_042.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/577/projeto_de_lei_no_042.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Icaraíma - PR; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/585/projeto_de_lei_no_044.2021_-_reforma_da_previdencia.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/585/projeto_de_lei_no_044.2021_-_reforma_da_previdencia.pdf</t>
   </si>
   <si>
     <t>Institui a reforma da previdência no regime de previdência social do servidor do município de Icaraíma e consolida a legislação previdenciária.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/584/projeto_de_lei_no_45-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/584/projeto_de_lei_no_45-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para o regime próprio de previdência social do município de Icaraíma de acordo com a emenda constitucional nº103 de 2019.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/581/projeto_de_lei_no_046.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/581/projeto_de_lei_no_046.2021.pdf</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/582/projeto_de_lei_no_047.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/582/projeto_de_lei_no_047.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de Recuperação de Créditos Fiscais - REFIS 2021, no Município de Icaraíma - PR.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/583/projeto_de_lei_no_048.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/583/projeto_de_lei_no_048.2021.pdf</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/588/projeto_de_lei_no50-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/588/projeto_de_lei_no50-2021.pdf</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/589/projeto_051-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/589/projeto_051-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza  abertura de créditos especial por provável excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/592/projeto_de_lei_no_052.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/592/projeto_de_lei_no_052.2021.pdf</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/593/projeto_de_lei_no_053.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/593/projeto_de_lei_no_053.2021.pdf</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/596/projeto_de_lei_no_055.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/596/projeto_de_lei_no_055.2021.pdf</t>
   </si>
   <si>
     <t>Institui o regime de plantão para membros do Conselho Tutelar de Icaraíma, Estado do Paraná.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/599/projeto_de_lei_no_056.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/599/projeto_de_lei_no_056.2021.pdf</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CEFF - Comissão de Economia, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/542/projeto_de_resolucao_no_001.2021_-_aprova_parecer_previo_-_contas_do_executivo_de_2019.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/542/projeto_de_resolucao_no_001.2021_-_aprova_parecer_previo_-_contas_do_executivo_de_2019.pdf</t>
   </si>
   <si>
     <t>Aprova o parecer prévio do Tribunal de Contas do Estado do Paraná que aprovou as contas do Poder Executivo do Município de Icaraíma, referente ao exercício de 2.019 e dá outras providências.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>Pelé da Ilha</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/590/projeto_de_resolucao_no_002.2021_-_cidadao_do_honorario_engenheiro_beluzzi.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/590/projeto_de_resolucao_no_002.2021_-_cidadao_do_honorario_engenheiro_beluzzi.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Engenheiro Civil José Carlos Beluzzi de Oliveira.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/591/projeto_de_resolucao_no_003.2021_-_cidadao_do_honorario_medico_francisco_bustelo_calvo..pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/591/projeto_de_resolucao_no_003.2021_-_cidadao_do_honorario_medico_francisco_bustelo_calvo..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Médico Francisco Bustelo Calvo.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Moura</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/549/001._requerimento_-_vereador_altair_gomes_-_covid.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/549/001._requerimento_-_vereador_altair_gomes_-_covid.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações - COVID 19:_x000D_
 1. Indicação de qual foi o valor total que veio para o Município de Icaraíma de verbas estaduais e federais, para o combate ao COVID-19;_x000D_
 2. Informar, de forma pormenorizada, quais foram às aplicações dos recursos provenientes das verbas mencionadas no parágrafo acima (procedimentos licitatórios, dispensas, etc...);_x000D_
 3. Informar, caso possua, qual o saldo remanescente das verbas que vieram para o combate ao COVID-19.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/550/002._requerimento_-_vereador_altair_gomes_-_tubulacao_-_emissarios.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/550/002._requerimento_-_vereador_altair_gomes_-_tubulacao_-_emissarios.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações:_x000D_
 _x000D_
 1. Qual o diâmetro da tubulação de entrada feita em parceria publica/privada no Poço Visita cruzamento Avenida Genercy Delfino Coelho com Rua Florestal;_x000D_
 2. Qual o diâmetro da tubulação de saída que já existia no poço de visita já citado;_x000D_
 3. Se foi verificado que a saída do emissário já se encontrava com problemas a vários meses e que tinha que ser feito o devido reparo antes para ampliar ainda mais o fluxo de água pluvial;_x000D_
 4. Ao Fazer investimentos em pavimentação, em específico na Rua Florestal (entre Avenida Genercy Delfino Coelho e Francisca Bonfim Cardeal); Rua Francisca Bonfim Cardeal (entre Rua Florestal e Avenida das Figueiras); Avenida das Figueiras (entre Rua Francisca Bonfim Cardeal e Avenida Hermes Vissoto), foi levado em consideração a possibilidade de ter que fazer galerias, já que a muitos anos se trata de uma área que com frequência sofre de alagamentos por falta de galerias, ou seja não teria que fazer a galeria depois a pavimentação?</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>REQ.</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/586/requerimento_03-2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/586/requerimento_03-2021.pdf</t>
   </si>
   <si>
     <t>Votos de aplausos  aos servidores públicos da saúde do município de Icaraíma.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/534/veto_ao_autografo_de_lei_no_067.2020_-_projeto_de_lei_legislativo_no_006.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/534/veto_ao_autografo_de_lei_no_067.2020_-_projeto_de_lei_legislativo_no_006.2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo de Lei nº 067/2020 - Projeto de Lei Legislativo nº 006/2020</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/535/veto_ao_autografo_de_lei_no_074.2020_-_projeto_de_lei_legislativo_no_007.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/535/veto_ao_autografo_de_lei_no_074.2020_-_projeto_de_lei_legislativo_no_007.2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo de Lei nº 074/2020 - Projeto de Lei Legislativo nº 007/2020</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/536/veto_ao_autografo_de_lei_no_075.2020_-_projeto_de_lei_legislativo_no_008.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/536/veto_ao_autografo_de_lei_no_075.2020_-_projeto_de_lei_legislativo_no_008.2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo de Lei nº 075.2020 - Projeto de Lei Legislativo nº 008.2020</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/565/ato_da_mesa_no_037.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/565/ato_da_mesa_no_037.2021.pdf</t>
   </si>
   <si>
     <t>Altera o horário da realização das Sessões Ordinárias da Câmara Municipal de Icaraíma, Estado do Paraná.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1212,68 +1212,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/541/emenda_modificativa_no_001.2021_ao_projeto_de_lei_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/556/projeto_de_lei_no_022.2021_-_emenda_modificativa_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/580/projeto_de_emenda_no_001.2021_ao_projeto_de_lei_legislativo_no_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/594/projeto_de_emenda_no_001.2021_ao_projeto_de_emenda_a_lei_organi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/598/projeto_de_emenda_ao_pl_044-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/579/projeto_de_lei_no43-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/597/projeto_de_lei_complementar_no_054.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/532/projeto_de_lei_legislativo_no_001.2021_-_recomposicao_aos_servidores_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/558/projeto_de_lei_legislativo_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_lei_legislativo_no_003.2021_-_altera_o__1o_da_lei_1.696.2020_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/578/projeto_de_lei_legislativo_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/587/projeto_de_lei_legislativo_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/526/projeto_de_lei_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/527/projeto_de_lei_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/528/projeto_de_lei_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/529/projeto_de_lei_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/530/projeto_de_lei_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/531/projeto_de_lei_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/539/projeto_de_lei_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/540/projeto_de_lei_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/533/projeto_de_lei_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/537/projeto_de_lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/538/projeto_de_lei_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/543/projeto_de_lei_no012.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/544/projeto_de_lei_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/545/projeto_de_lei_no_015.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/546/projeto_de_lei_ordinaria_no_016.2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/547/projeto_de_lei_no_017.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/548/projeto_de_lei_no_018.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/551/projeto_de_lei_no_019.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_lei_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/553/projeto_de_lei_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/552/projeto_de_lei_no_022.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/554/projeto_de_lei_no_023.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/555/projeto_de_lei_no024-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/559/projeto_de_lei_no_026.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/560/projeto_de_lei_no027-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/561/projeto_de_lei_no_028.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/562/projeto_de_lei_no_029.2021_-_ppa_2022.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/563/projeto_030_2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/564/projeto_de_lei_no_031.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/566/projeto_de_lei_no_032.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/567/projeto_de_lei_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/568/projeto_de_lei_no_034.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/569/projeto_de_lei_no_035.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/570/projeto_de_lei_no_036.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/571/projeto_de_lei_no_037.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/573/projeto_038-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/574/projeto_de_lei_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/575/projeto_de_lei_no_040.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/576/projeto_de_lei_no_041.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/577/projeto_de_lei_no_042.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/585/projeto_de_lei_no_044.2021_-_reforma_da_previdencia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/584/projeto_de_lei_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/581/projeto_de_lei_no_046.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/582/projeto_de_lei_no_047.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/583/projeto_de_lei_no_048.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/588/projeto_de_lei_no50-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/589/projeto_051-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/592/projeto_de_lei_no_052.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/593/projeto_de_lei_no_053.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/596/projeto_de_lei_no_055.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/599/projeto_de_lei_no_056.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/542/projeto_de_resolucao_no_001.2021_-_aprova_parecer_previo_-_contas_do_executivo_de_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/590/projeto_de_resolucao_no_002.2021_-_cidadao_do_honorario_engenheiro_beluzzi.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/591/projeto_de_resolucao_no_003.2021_-_cidadao_do_honorario_medico_francisco_bustelo_calvo..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/549/001._requerimento_-_vereador_altair_gomes_-_covid.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/550/002._requerimento_-_vereador_altair_gomes_-_tubulacao_-_emissarios.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/586/requerimento_03-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/534/veto_ao_autografo_de_lei_no_067.2020_-_projeto_de_lei_legislativo_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/535/veto_ao_autografo_de_lei_no_074.2020_-_projeto_de_lei_legislativo_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/536/veto_ao_autografo_de_lei_no_075.2020_-_projeto_de_lei_legislativo_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/565/ato_da_mesa_no_037.2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/541/emenda_modificativa_no_001.2021_ao_projeto_de_lei_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/556/projeto_de_lei_no_022.2021_-_emenda_modificativa_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/580/projeto_de_emenda_no_001.2021_ao_projeto_de_lei_legislativo_no_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/594/projeto_de_emenda_no_001.2021_ao_projeto_de_emenda_a_lei_organi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/598/projeto_de_emenda_ao_pl_044-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/579/projeto_de_lei_no43-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/597/projeto_de_lei_complementar_no_054.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/532/projeto_de_lei_legislativo_no_001.2021_-_recomposicao_aos_servidores_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/558/projeto_de_lei_legislativo_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/572/projeto_de_lei_legislativo_no_003.2021_-_altera_o__1o_da_lei_1.696.2020_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/578/projeto_de_lei_legislativo_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/587/projeto_de_lei_legislativo_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/526/projeto_de_lei_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/527/projeto_de_lei_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/528/projeto_de_lei_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/529/projeto_de_lei_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/530/projeto_de_lei_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/531/projeto_de_lei_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/539/projeto_de_lei_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/540/projeto_de_lei_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/533/projeto_de_lei_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/537/projeto_de_lei_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/538/projeto_de_lei_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/543/projeto_de_lei_no012.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/544/projeto_de_lei_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/545/projeto_de_lei_no_015.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/546/projeto_de_lei_ordinaria_no_016.2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/547/projeto_de_lei_no_017.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/548/projeto_de_lei_no_018.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/551/projeto_de_lei_no_019.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/557/projeto_de_lei_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/553/projeto_de_lei_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/552/projeto_de_lei_no_022.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/554/projeto_de_lei_no_023.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/555/projeto_de_lei_no024-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/559/projeto_de_lei_no_026.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/560/projeto_de_lei_no027-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/561/projeto_de_lei_no_028.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/562/projeto_de_lei_no_029.2021_-_ppa_2022.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/563/projeto_030_2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/564/projeto_de_lei_no_031.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/566/projeto_de_lei_no_032.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/567/projeto_de_lei_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/568/projeto_de_lei_no_034.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/569/projeto_de_lei_no_035.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/570/projeto_de_lei_no_036.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/571/projeto_de_lei_no_037.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/573/projeto_038-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/574/projeto_de_lei_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/575/projeto_de_lei_no_040.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/576/projeto_de_lei_no_041.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/577/projeto_de_lei_no_042.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/585/projeto_de_lei_no_044.2021_-_reforma_da_previdencia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/584/projeto_de_lei_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/581/projeto_de_lei_no_046.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/582/projeto_de_lei_no_047.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/583/projeto_de_lei_no_048.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/588/projeto_de_lei_no50-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/589/projeto_051-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/592/projeto_de_lei_no_052.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/593/projeto_de_lei_no_053.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/596/projeto_de_lei_no_055.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/599/projeto_de_lei_no_056.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/542/projeto_de_resolucao_no_001.2021_-_aprova_parecer_previo_-_contas_do_executivo_de_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/590/projeto_de_resolucao_no_002.2021_-_cidadao_do_honorario_engenheiro_beluzzi.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/591/projeto_de_resolucao_no_003.2021_-_cidadao_do_honorario_medico_francisco_bustelo_calvo..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/549/001._requerimento_-_vereador_altair_gomes_-_covid.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/550/002._requerimento_-_vereador_altair_gomes_-_tubulacao_-_emissarios.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/586/requerimento_03-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/534/veto_ao_autografo_de_lei_no_067.2020_-_projeto_de_lei_legislativo_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/535/veto_ao_autografo_de_lei_no_074.2020_-_projeto_de_lei_legislativo_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/536/veto_ao_autografo_de_lei_no_075.2020_-_projeto_de_lei_legislativo_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2021/565/ato_da_mesa_no_037.2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="164.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>