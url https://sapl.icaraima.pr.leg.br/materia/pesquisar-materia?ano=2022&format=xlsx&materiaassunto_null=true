--- v0 (2025-12-23)
+++ v1 (2026-04-16)
@@ -54,915 +54,915 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>Legislativo - LEG</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/614/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_012.2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/614/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Apresenta Emenda Aditiva ao Projeto de Lei em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Moura</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/622/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_016.2022_-_s.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/622/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_016.2022_-_s.pdf</t>
   </si>
   <si>
     <t>Apresenta emenda modificativa ao Projeto de Lei em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/624/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_legislativo_no_.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/624/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_legislativo_no_.pdf</t>
   </si>
   <si>
     <t>Apresenta modificativa ao Projeto de Lei Legislativo em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/629/emenda_no001-2022_ao_projeto_de_lei_no025-2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/629/emenda_no001-2022_ao_projeto_de_lei_no025-2022.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 3º do Projeto de Lei nº025/2022.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/651/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_038.2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/651/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_038.2022.pdf</t>
   </si>
   <si>
     <t>Apresenta emenda de redação ao Projeto de Lei em epígrafe e dá outras providências._x000D_
 _x000D_
 Projeto de Emenda nº 001/2022 ao Projeto de Lei nº 038/2022.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/673/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_058.2022_-_refis_2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/673/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_058.2022_-_refis_2022.pdf</t>
   </si>
   <si>
     <t>Apresenta Emenda Aditiva ao Projeto de Lei em epígrafe e dá outras providências. Projeto de Lei nº 058/2022.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_lei_complementar_no_023.2022_-_altera_a_lei_complementar_do_sistema_viario.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_lei_complementar_no_023.2022_-_altera_a_lei_complementar_do_sistema_viario.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei Complementar 1.653/2019 (sistema viário do Município de Icaraíma), dando outras providências.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/653/projeto_de_lei_complementar_no_044.2022_-_altera_zoneamento_urbano_porto_camargo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/653/projeto_de_lei_complementar_no_044.2022_-_altera_zoneamento_urbano_porto_camargo.pdf</t>
   </si>
   <si>
     <t>Altera Anexo III (Mapa de Zoneamento Urbano Distrito Porto Camargo) da Lei Complementar nº 1.689/2020.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_complementar_no_054.2022_-_altera_mapa_de_zoneamento_porto_camargo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_complementar_no_054.2022_-_altera_mapa_de_zoneamento_porto_camargo.pdf</t>
   </si>
   <si>
     <t>Altera Anexo III (Mapa de Zoneamento Urbano Distrito Porto Camargo) da Lei Complementar n.º 1.689/2020.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/620/projeto_de_lei_legislativo_no_001.2022_-_reposicao_inflacionari.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/620/projeto_de_lei_legislativo_no_001.2022_-_reposicao_inflacionari.pdf</t>
   </si>
   <si>
     <t>Altera a Remuneração dos Servidores do Poder Legislativo do Município de Icaraíma/PR, a título de revisão geral anual nos termos do art. 37, X, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/623/projeto_de_lei_legislativo_no_002.2022_-_reposicao_inflacionari.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/623/projeto_de_lei_legislativo_no_002.2022_-_reposicao_inflacionari.pdf</t>
   </si>
   <si>
     <t>Concede recomposição anual aos subsídios do Prefeito, Vice-Prefeito e dos Secretários para o ano de 2022, em conformidade com o art. 4º, da Lei Municipal nº 1.695/2020 e art. 37, X, da Constituição Federal, dando outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>Adelsinho, Beleza, Dirlene, Gilmar Girão, Leandrinho da Vila Rica, Luciano Sitta, Moura, Pelé da Ilha, Professor Agnaldo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/639/projeto_de_lei_legislativo_no_003.2022_-_publicacao_lista_de_espera_saude.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/639/projeto_de_lei_legislativo_no_003.2022_-_publicacao_lista_de_espera_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação, na internet, da lista de espera dos pacientes que aguardam por consultas (discriminadas por especialidade), exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos de rede pública de saúde do município, e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_lei_no_001.2021_-_aquisicao_de_minivan_convenio_sedu_196.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_lei_no_001.2021_-_aquisicao_de_minivan_convenio_sedu_196.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Créditos Especial por Provável Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_lei_no_002.2021_-_aquisicao_de_calcario_dolomitico_c.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_lei_no_002.2021_-_aquisicao_de_calcario_dolomitico_c.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Superávit Financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/602/projeto_de_lei_no_003.2021_-_cobertura_do_patio_municipal_convenio_sedu_060.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/602/projeto_de_lei_no_003.2021_-_cobertura_do_patio_municipal_convenio_sedu_060.2021.pdf</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/603/projeto_de_lei_no_004.2021_-_aquisicao_de_rolo_compactador_convenio_sedu_019.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/603/projeto_de_lei_no_004.2021_-_aquisicao_de_rolo_compactador_convenio_sedu_019.2021.pdf</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/604/projeto_de_lei_no_005.2021_-_aquisicao_de_retroescavadeira_convenio_sedu_197.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/604/projeto_de_lei_no_005.2021_-_aquisicao_de_retroescavadeira_convenio_sedu_197.2021.pdf</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_lei_no_006.2021_-_emenda_parlamentar_contrucao_de_cobertura_patio_municipal.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_lei_no_006.2021_-_emenda_parlamentar_contrucao_de_cobertura_patio_municipal.pdf</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/606/projeto_de_lei_no_007.2021_-_emenda_parlamentar_pavimentacao_porto_camargo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/606/projeto_de_lei_no_007.2021_-_emenda_parlamentar_pavimentacao_porto_camargo.pdf</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/607/projeto_de_lei_no_008.2021_-_emenda_parlamentar_aquisicao_de_gerador_de_energia_e_materiais_permanentes_saude.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/607/projeto_de_lei_no_008.2021_-_emenda_parlamentar_aquisicao_de_gerador_de_energia_e_materiais_permanentes_saude.pdf</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/608/projeto_de_lei_no_009.2021_-_aquisicao_de_veiculo_utilitario_convenio_seab_340.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/608/projeto_de_lei_no_009.2021_-_aquisicao_de_veiculo_utilitario_convenio_seab_340.2021.pdf</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/609/projeto_de_lei_no_010.2021_-_emenda_parlamentar_pavimentacao_icaraima.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/609/projeto_de_lei_no_010.2021_-_emenda_parlamentar_pavimentacao_icaraima.pdf</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/610/projeto_de_lei_no_011.2021_-_contrapartida_convenios_19.2021_e_197.2021_sedu.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/610/projeto_de_lei_no_011.2021_-_contrapartida_convenios_19.2021_e_197.2021_sedu.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/611/projeto_de_lei_no_012.2022_-_criacao_de_cargos_psicologo_motorista_e_assistente_social.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/611/projeto_de_lei_no_012.2022_-_criacao_de_cargos_psicologo_motorista_e_assistente_social.pdf</t>
   </si>
   <si>
     <t>Cria 06 (seis) cargos de Motorista, 01 (um) cargo de Psicólogo e 01 (um) cargo de Assistente Social, aumentando os cargos já existentes, de acordo com o contido na Lei Municipal nº 650/2011, Lei Municipal nº 1.613/2019 e Lei Municipal nº 1.640/2019, bem como todas as respectivas alterações legislativas, e dá outras providências.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/612/projeto_de_lei_no_013.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/612/projeto_de_lei_no_013.2021.pdf</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/613/projeto_de_lei_no_014.2022_-_concessao_de_veiculo_apae_-_fox.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/613/projeto_de_lei_no_014.2022_-_concessao_de_veiculo_apae_-_fox.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de uso gratuito de veículo e dá outras providências.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/617/projeto_de_lei_no_015.2022_-_revoga_as_leis_municipais_1.743_e_1.745_de_2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/617/projeto_de_lei_no_015.2022_-_revoga_as_leis_municipais_1.743_e_1.745_de_2021.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais n.º 1.743/2021 e 1.745/2021.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/618/projeto_de_lei_no_016.2022_-_reposicao_inflacionaria_servidores_publicos_municipais.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/618/projeto_de_lei_no_016.2022_-_reposicao_inflacionaria_servidores_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial e reajuste ao quadro de Servidores do Município.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/619/projeto_de_lei_no_017.2022_-_piso_nacional_do_magisterio.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/619/projeto_de_lei_no_017.2022_-_piso_nacional_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder o Piso Nacional do Magistério da Educação Básica no Município de Icaraíma.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/615/projeto_018-2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/615/projeto_018-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a efetuar cessão de uso de bens/equipamentos moveis públicos para a associação de pais e amigos dos excepcionais- APAE de Icaraíma- PR e dá outras orovidências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/616/projeto_019-22.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/616/projeto_019-22.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito especial por anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/621/projeto_de_lei_no_020.2022_-_atendimento_de_criancas_e_adolesce.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/621/projeto_de_lei_no_020.2022_-_atendimento_de_criancas_e_adolesce.pdf</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/625/projeto_de_lei_no_021.2022_-_ajuda_de_custo_a_moradores.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/625/projeto_de_lei_no_021.2022_-_ajuda_de_custo_a_moradores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a fazer ajuda de custo a moradores do Município.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/626/projeto_de_lei_no_022.2022_-_exclui_o_cargo_comissionado_de_assessor_especial_ii.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/626/projeto_de_lei_no_022.2022_-_exclui_o_cargo_comissionado_de_assessor_especial_ii.pdf</t>
   </si>
   <si>
     <t>Exclui o Cargo Comissionado de Assessor Especial II.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/630/projeto_de_lei_no_024.2022_-_aquisicao_de_mini_van_07_lugares.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/630/projeto_de_lei_no_024.2022_-_aquisicao_de_mini_van_07_lugares.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Suplementar por Anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_de_lei_no_025.2022_-_fapi_-_sentencas_judiciais.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_de_lei_no_025.2022_-_fapi_-_sentencas_judiciais.pdf</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/631/projeto_de_lei_no_026.2022_-_suplementacao_de_despesas_de_equipamentos_e_materiais_permanentes_-_educacao.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/631/projeto_de_lei_no_026.2022_-_suplementacao_de_despesas_de_equipamentos_e_materiais_permanentes_-_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Créditos Adicionais Suplementar por Anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/632/projeto_de_lei_no_027.2022_-_doacao_terreno_forum_eleitoral_-_revoga_e_autoriza.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/632/projeto_de_lei_no_027.2022_-_doacao_terreno_forum_eleitoral_-_revoga_e_autoriza.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 780/2012, e a Lei Municipal nº 1.393/2017, autoriza o Município de Icaraíma a fazer doação de terreno urbano ao União Federal, para construção e manutenção do Fórum da Justiça Eleitoral, e dá outras providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_lei_no_028.2022_-_devolucao_de_saldo_de_convenio_340.2021_-_seab_-_veiculo_utilitario.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_lei_no_028.2022_-_devolucao_de_saldo_de_convenio_340.2021_-_seab_-_veiculo_utilitario.pdf</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_no_029.2022_-_devolucao_de_saldo_de_convenio_340.2021_-_seab_-_veiculo_utilitario.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_no_029.2022_-_devolucao_de_saldo_de_convenio_340.2021_-_seab_-_veiculo_utilitario.pdf</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_lei_no_030.2022_-_lei_de_diretrizes_orcamentarias_2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_lei_no_030.2022_-_lei_de_diretrizes_orcamentarias_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária, Plano Municipal de Saúde e Plano Municipal de Assistência Social para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_lei_no_031.2022_-_convenio_sedu_318.2022_-_revitalizacao_praca_do_barrao.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_lei_no_031.2022_-_convenio_sedu_318.2022_-_revitalizacao_praca_do_barrao.pdf</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_lei_no_032.2022_-_altera_e_corrige_anexo_i_e_iv_da_lei_municipal_no_1.811.2022_recomposicao_inflacionaria.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_lei_no_032.2022_-_altera_e_corrige_anexo_i_e_iv_da_lei_municipal_no_1.811.2022_recomposicao_inflacionaria.pdf</t>
   </si>
   <si>
     <t>Altera e corrige o Anexo I e IV da Lei Municipal n.º 1.811/2022.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/640/projeto_de_lei_no_033.2022_-_repasse_apae.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/640/projeto_de_lei_no_033.2022_-_repasse_apae.pdf</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_lei_no_034.2022_-_servico_de_convivencia_e_fortalecimento_de_vinculos.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_lei_no_034.2022_-_servico_de_convivencia_e_fortalecimento_de_vinculos.pdf</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/642/projeto_de_lei_no_035.2022_-_rendimentos_de_recurso_em_conta_-_cedca_-_incentivo_ao_scfv.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/642/projeto_de_lei_no_035.2022_-_rendimentos_de_recurso_em_conta_-_cedca_-_incentivo_ao_scfv.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Provável Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/643/projeto_de_lei_no_036.2022_-_repasse_apae_-_fundeb.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/643/projeto_de_lei_no_036.2022_-_repasse_apae_-_fundeb.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de verba à Associação de Pais e Amigos dos Excepcionais - APAE de Icaraíma e dá outras providências.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_lei_no_037.2022_-_abri_vaga_de_medico_no_quadro_de_servidores.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_lei_no_037.2022_-_abri_vaga_de_medico_no_quadro_de_servidores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir vagas dentro do quadro de Servidores do Município.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/646/projeto_de_lei_no_038.2022_-_convenio_sedu_574.2022_-_varredeira_mecanica.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/646/projeto_de_lei_no_038.2022_-_convenio_sedu_574.2022_-_varredeira_mecanica.pdf</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/645/projeto_de_lei_no_039.2022_-_cessao_de_uso_associacao_de_produtores_de_peixe_de_icaraima_e_regiao.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/645/projeto_de_lei_no_039.2022_-_cessao_de_uso_associacao_de_produtores_de_peixe_de_icaraima_e_regiao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a efetuar cessão de uso de bens/equipamentos móveis público para a Associação de Produtores de Peixe de Icaraíma e Região - APPIR de Icaraíma - Pr e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/647/projeto_de_lei_no40-2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/647/projeto_de_lei_no40-2022.pdf</t>
   </si>
   <si>
     <t>Homologado o relatório técnico sobre os resultados da avaliação atuarial, para suprir o plano de amortização para o equacionamento  do déficit técnico do FAPI.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/659/projeto_de_lei_no_041.2022_-_programa_auxilio_brasil_-_retificado.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/659/projeto_de_lei_no_041.2022_-_programa_auxilio_brasil_-_retificado.pdf</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/649/projeto_de_lei_no_042-2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/649/projeto_de_lei_no_042-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especial por provável excesso de arrecadação e da outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/650/projeto_de_lei_no_043-2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/650/projeto_de_lei_no_043-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especial por provável excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/655/projeto_de_lei_no_045.2022_-_microempresas_e_empresas_de_pequeno_porte.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/655/projeto_de_lei_no_045.2022_-_microempresas_e_empresas_de_pequeno_porte.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO DIFERENCIADO E SIMPLIFICADO PARA AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE, SEDIADAS NO MUNICÍPIO DE ICARAÍMA OU NA MICRORREGIÃO GEOGRÁFICA DE UMUARAMA, NAS CONTRATAÇÕES PÚBLICAS DE BENS, SERVIÇOS E OBRAS, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/654/projeto_de_lei_no_046.2022_-_cessao_de_uso_apae_icaraima.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/654/projeto_de_lei_no_046.2022_-_cessao_de_uso_apae_icaraima.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a efetuar cessão de uso de bens/equipamentos móveis público para a Associação de Pais e Amigos dos Excepcionais - APAE de Icaraíma - PR e dá outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/656/projeto_de_lei_no_047.2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/656/projeto_de_lei_no_047.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do piso de vencimento dos Agentes Comunitários de Saúde - ACS, na forma que determina o §§ 7, 8, 9, 10 e 11 do art. 198 da Constituição Federal.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/657/projeto_de_lei_no_048.2022_-_abre_vagas_para_o_cargo_de_educador_infantil.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/657/projeto_de_lei_no_048.2022_-_abre_vagas_para_o_cargo_de_educador_infantil.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir vagas para o cargo de Educador Infantil dentro do quadro de Servidores do Município.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/658/projeto_de_lei_no_049.2022_-_abre_vagas_para_o_cargo_de_recepcionista.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/658/projeto_de_lei_no_049.2022_-_abre_vagas_para_o_cargo_de_recepcionista.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir vagas para o cargo de Recepcionista dentro do quadro de Servidores do Município.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/660/projeto_de_lei_no_050.2022_-_bolsa_auxilio_estagiarios_do_ensino_superior.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/660/projeto_de_lei_no_050.2022_-_bolsa_auxilio_estagiarios_do_ensino_superior.pdf</t>
   </si>
   <si>
     <t>Altera os valores da Bolsa Auxílio para os Estagiários de Ensino Superior que atuam nos diversos setores da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/661/projeto_de_lei_no_051.2022_-_adquirir_equipamentos_para_assistencia_social.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/661/projeto_de_lei_no_051.2022_-_adquirir_equipamentos_para_assistencia_social.pdf</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/663/projeto_052_2022_-_loa_2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/663/projeto_052_2022_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/662/projeto_de_lei_no_053.2022_-_convenio_cohapar_e_isencoes_fiscais.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/662/projeto_de_lei_no_053.2022_-_convenio_cohapar_e_isencoes_fiscais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênios e conceder isenções fiscais relativas à construção de unidades habitacionais vinculadas à programas habitacionais de interesse social.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/664/projeto_de_lei_no_055.2022_-_devolucao_de_saldo_-_rolo_compacta.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/664/projeto_de_lei_no_055.2022_-_devolucao_de_saldo_-_rolo_compacta.pdf</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/667/projeto_de_lei_no_056.2022_-_consolida_o_mapa_do_distrito_de_porto_camargo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/667/projeto_de_lei_no_056.2022_-_consolida_o_mapa_do_distrito_de_porto_camargo.pdf</t>
   </si>
   <si>
     <t>Consolida Mapa do Distrito de Porto Camargo.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei_no_057.2022_-_doacao_de_veiculo_ao_poder_legislativo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei_no_057.2022_-_doacao_de_veiculo_ao_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de veículo ao Poder Legislativo do Município de Icaraíma, dando outras providências.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/669/projeto_de_lei_no_058-2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/669/projeto_de_lei_no_058-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de Recuperação de Créditos REFIS- REFIS 2022, no município de Icaraìma - Pr.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/674/projeto_de_lei_no_059.2022_-_altera_salario_dentista_e_abre_vagas_dando_outras_providencias..pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/674/projeto_de_lei_no_059.2022_-_altera_salario_dentista_e_abre_vagas_dando_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera salário do cargo de dentista, abre vagas para o cargo de Professor de Educação Física e dá outras providências.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/671/projeto_de_lei_no_060.2022_-_altera_lei_no_1.435.2017.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/671/projeto_de_lei_no_060.2022_-_altera_lei_no_1.435.2017.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 1º, 22 e 23 da Lei n.º 1.435/2017 dando nova redação.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/675/projeto_061.2022.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/675/projeto_061.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especial por provável excesso de arrecadação e dá outras providencias.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/676/projeto_de_lei_no_062.2022_-_altera_vencimento_de_cargo_comissionado_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/676/projeto_de_lei_no_062.2022_-_altera_vencimento_de_cargo_comissionado_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera vencimento de Cargo Comissionado, cria e extingue Funções Gratificadas dentro do quadro de Servidores do Município de Icaraíma - PR.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/677/projeto_de_lei_no_063.2022_-_devolucao_convenio_196.2021_-_sedu_-_minivan.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/677/projeto_de_lei_no_063.2022_-_devolucao_convenio_196.2021_-_sedu_-_minivan.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/678/projeto_de_lei_no_064.2022_-_autoriza_a_abrir_vagas_para_o_cargo_de_motorista.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/678/projeto_de_lei_no_064.2022_-_autoriza_a_abrir_vagas_para_o_cargo_de_motorista.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir vagas para o cargo de Motorista dentro do quadro de Servidores do Município.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Pelé da Ilha</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_no_001.2022_-_comissao_especial.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_no_001.2022_-_comissao_especial.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando formação de Comissão Especial para apuração de fatos.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/668/002._requerimento_-_vereadores_-_mocao_de_aplausos_pm_-.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/668/002._requerimento_-_vereadores_-_mocao_de_aplausos_pm_-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Manoel Timóteo de Almeida, Agnaldo Alberto Cardoso, Altair Gomes, Laércio Bulgaron Domingos, Dilene Maria da Silva, Adelson Marcus Vicentim, Luciano Fábio Sitta, Leandro Ferreira de Andrade e Gilmar Girão, desta Casa de Leis, vem perante Vossa Excelência com amparo no art. 142, § único, do Regimento Interno da Câmara de Vereadores do Município de Icaraíma requerer Moção de Aplausos aos Policiais Militares Cabo Rogério Amaral (R.G. 7.207.595-1) e Soldados Alexandre Galeti (R.G. 9.621.524-0) e Tharik Giomo Sanchez (R.G. 9.847.594-0) pelos fatos a seguir narrados._x000D_
 No dia 15 de julho de 2022, por volta das 21h00min os Policiais Militares Cabo Amaral e Soldados Galeti e Tharik em patrulhamento pelas vias do Município foram abordados por duas cidadãs em desespero no centro da Cidade, as mulheres estavam com um bebê de apenas 50 dias de vida que apresentava sinais de engasgamento, já não apresentando mais sinais visíveis de respiração.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/670/requerimento_no_003.2022_-_altair_gomes.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/670/requerimento_no_003.2022_-_altair_gomes.pdf</t>
   </si>
   <si>
     <t>O Vereador Altair Gomes assim como os demais edis abaixo assinado, no uso de suas atribuições regimentais, em especial no art. 138, IV, do Regimento Interno, após deliberação do plenário, vêm, respeitosamente a presença de Vossa Excelência, REQUERER que seja determinada a expedição de ofício ao Chefe do Poder Executivo Municipal¹, com cópia do presente, solicitando as seguintes informações, com prazo máximo de resposta de 30 dias²:</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_complementar_no_023.2022_-_substitutivo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_complementar_no_023.2022_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único aos artigos 13, 14, 15, 16 e 17 e inclui o artigo 15-A na Lei Complementar nº 1.653/2019 (sistema viário do município de Icaraíma), e dá outras providências.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/679/substitutivo_no_001.2022_ao_projeto_de_lei_no_062.2022_-_cria_e_regulamenta_cargos_comissionados.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/679/substitutivo_no_001.2022_ao_projeto_de_lei_no_062.2022_-_cria_e_regulamenta_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>Cria e Regulamenta Cargos Comissionados, extingue e cria Funções Gratificadas dentro do quadro de servidores do Município de Icaraíma/PR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1269,68 +1269,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/614/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/622/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_016.2022_-_s.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/624/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_legislativo_no_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/629/emenda_no001-2022_ao_projeto_de_lei_no025-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/651/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/673/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_058.2022_-_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_lei_complementar_no_023.2022_-_altera_a_lei_complementar_do_sistema_viario.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/653/projeto_de_lei_complementar_no_044.2022_-_altera_zoneamento_urbano_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_complementar_no_054.2022_-_altera_mapa_de_zoneamento_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/620/projeto_de_lei_legislativo_no_001.2022_-_reposicao_inflacionari.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/623/projeto_de_lei_legislativo_no_002.2022_-_reposicao_inflacionari.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/639/projeto_de_lei_legislativo_no_003.2022_-_publicacao_lista_de_espera_saude.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_lei_no_001.2021_-_aquisicao_de_minivan_convenio_sedu_196.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_lei_no_002.2021_-_aquisicao_de_calcario_dolomitico_c.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/602/projeto_de_lei_no_003.2021_-_cobertura_do_patio_municipal_convenio_sedu_060.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/603/projeto_de_lei_no_004.2021_-_aquisicao_de_rolo_compactador_convenio_sedu_019.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/604/projeto_de_lei_no_005.2021_-_aquisicao_de_retroescavadeira_convenio_sedu_197.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_lei_no_006.2021_-_emenda_parlamentar_contrucao_de_cobertura_patio_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/606/projeto_de_lei_no_007.2021_-_emenda_parlamentar_pavimentacao_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/607/projeto_de_lei_no_008.2021_-_emenda_parlamentar_aquisicao_de_gerador_de_energia_e_materiais_permanentes_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/608/projeto_de_lei_no_009.2021_-_aquisicao_de_veiculo_utilitario_convenio_seab_340.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/609/projeto_de_lei_no_010.2021_-_emenda_parlamentar_pavimentacao_icaraima.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/610/projeto_de_lei_no_011.2021_-_contrapartida_convenios_19.2021_e_197.2021_sedu.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/611/projeto_de_lei_no_012.2022_-_criacao_de_cargos_psicologo_motorista_e_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/612/projeto_de_lei_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/613/projeto_de_lei_no_014.2022_-_concessao_de_veiculo_apae_-_fox.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/617/projeto_de_lei_no_015.2022_-_revoga_as_leis_municipais_1.743_e_1.745_de_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/618/projeto_de_lei_no_016.2022_-_reposicao_inflacionaria_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/619/projeto_de_lei_no_017.2022_-_piso_nacional_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/615/projeto_018-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/616/projeto_019-22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/621/projeto_de_lei_no_020.2022_-_atendimento_de_criancas_e_adolesce.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/625/projeto_de_lei_no_021.2022_-_ajuda_de_custo_a_moradores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/626/projeto_de_lei_no_022.2022_-_exclui_o_cargo_comissionado_de_assessor_especial_ii.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/630/projeto_de_lei_no_024.2022_-_aquisicao_de_mini_van_07_lugares.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_de_lei_no_025.2022_-_fapi_-_sentencas_judiciais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/631/projeto_de_lei_no_026.2022_-_suplementacao_de_despesas_de_equipamentos_e_materiais_permanentes_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/632/projeto_de_lei_no_027.2022_-_doacao_terreno_forum_eleitoral_-_revoga_e_autoriza.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_lei_no_028.2022_-_devolucao_de_saldo_de_convenio_340.2021_-_seab_-_veiculo_utilitario.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_no_029.2022_-_devolucao_de_saldo_de_convenio_340.2021_-_seab_-_veiculo_utilitario.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_lei_no_030.2022_-_lei_de_diretrizes_orcamentarias_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_lei_no_031.2022_-_convenio_sedu_318.2022_-_revitalizacao_praca_do_barrao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_lei_no_032.2022_-_altera_e_corrige_anexo_i_e_iv_da_lei_municipal_no_1.811.2022_recomposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/640/projeto_de_lei_no_033.2022_-_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_lei_no_034.2022_-_servico_de_convivencia_e_fortalecimento_de_vinculos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/642/projeto_de_lei_no_035.2022_-_rendimentos_de_recurso_em_conta_-_cedca_-_incentivo_ao_scfv.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/643/projeto_de_lei_no_036.2022_-_repasse_apae_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_lei_no_037.2022_-_abri_vaga_de_medico_no_quadro_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/646/projeto_de_lei_no_038.2022_-_convenio_sedu_574.2022_-_varredeira_mecanica.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/645/projeto_de_lei_no_039.2022_-_cessao_de_uso_associacao_de_produtores_de_peixe_de_icaraima_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/647/projeto_de_lei_no40-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/659/projeto_de_lei_no_041.2022_-_programa_auxilio_brasil_-_retificado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/649/projeto_de_lei_no_042-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/650/projeto_de_lei_no_043-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/655/projeto_de_lei_no_045.2022_-_microempresas_e_empresas_de_pequeno_porte.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/654/projeto_de_lei_no_046.2022_-_cessao_de_uso_apae_icaraima.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/656/projeto_de_lei_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/657/projeto_de_lei_no_048.2022_-_abre_vagas_para_o_cargo_de_educador_infantil.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/658/projeto_de_lei_no_049.2022_-_abre_vagas_para_o_cargo_de_recepcionista.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/660/projeto_de_lei_no_050.2022_-_bolsa_auxilio_estagiarios_do_ensino_superior.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/661/projeto_de_lei_no_051.2022_-_adquirir_equipamentos_para_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/663/projeto_052_2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/662/projeto_de_lei_no_053.2022_-_convenio_cohapar_e_isencoes_fiscais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/664/projeto_de_lei_no_055.2022_-_devolucao_de_saldo_-_rolo_compacta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/667/projeto_de_lei_no_056.2022_-_consolida_o_mapa_do_distrito_de_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei_no_057.2022_-_doacao_de_veiculo_ao_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/669/projeto_de_lei_no_058-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/674/projeto_de_lei_no_059.2022_-_altera_salario_dentista_e_abre_vagas_dando_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/671/projeto_de_lei_no_060.2022_-_altera_lei_no_1.435.2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/675/projeto_061.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/676/projeto_de_lei_no_062.2022_-_altera_vencimento_de_cargo_comissionado_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/677/projeto_de_lei_no_063.2022_-_devolucao_convenio_196.2021_-_sedu_-_minivan.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/678/projeto_de_lei_no_064.2022_-_autoriza_a_abrir_vagas_para_o_cargo_de_motorista.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_no_001.2022_-_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/668/002._requerimento_-_vereadores_-_mocao_de_aplausos_pm_-.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/670/requerimento_no_003.2022_-_altair_gomes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_complementar_no_023.2022_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/679/substitutivo_no_001.2022_ao_projeto_de_lei_no_062.2022_-_cria_e_regulamenta_cargos_comissionados.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/614/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/622/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_016.2022_-_s.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/624/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_legislativo_no_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/629/emenda_no001-2022_ao_projeto_de_lei_no025-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/651/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/673/projeto_de_emenda_no_001.2022_ao_projeto_de_lei_no_058.2022_-_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_lei_complementar_no_023.2022_-_altera_a_lei_complementar_do_sistema_viario.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/653/projeto_de_lei_complementar_no_044.2022_-_altera_zoneamento_urbano_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/666/projeto_de_lei_complementar_no_054.2022_-_altera_mapa_de_zoneamento_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/620/projeto_de_lei_legislativo_no_001.2022_-_reposicao_inflacionari.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/623/projeto_de_lei_legislativo_no_002.2022_-_reposicao_inflacionari.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/639/projeto_de_lei_legislativo_no_003.2022_-_publicacao_lista_de_espera_saude.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_lei_no_001.2021_-_aquisicao_de_minivan_convenio_sedu_196.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_lei_no_002.2021_-_aquisicao_de_calcario_dolomitico_c.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/602/projeto_de_lei_no_003.2021_-_cobertura_do_patio_municipal_convenio_sedu_060.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/603/projeto_de_lei_no_004.2021_-_aquisicao_de_rolo_compactador_convenio_sedu_019.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/604/projeto_de_lei_no_005.2021_-_aquisicao_de_retroescavadeira_convenio_sedu_197.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_lei_no_006.2021_-_emenda_parlamentar_contrucao_de_cobertura_patio_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/606/projeto_de_lei_no_007.2021_-_emenda_parlamentar_pavimentacao_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/607/projeto_de_lei_no_008.2021_-_emenda_parlamentar_aquisicao_de_gerador_de_energia_e_materiais_permanentes_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/608/projeto_de_lei_no_009.2021_-_aquisicao_de_veiculo_utilitario_convenio_seab_340.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/609/projeto_de_lei_no_010.2021_-_emenda_parlamentar_pavimentacao_icaraima.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/610/projeto_de_lei_no_011.2021_-_contrapartida_convenios_19.2021_e_197.2021_sedu.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/611/projeto_de_lei_no_012.2022_-_criacao_de_cargos_psicologo_motorista_e_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/612/projeto_de_lei_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/613/projeto_de_lei_no_014.2022_-_concessao_de_veiculo_apae_-_fox.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/617/projeto_de_lei_no_015.2022_-_revoga_as_leis_municipais_1.743_e_1.745_de_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/618/projeto_de_lei_no_016.2022_-_reposicao_inflacionaria_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/619/projeto_de_lei_no_017.2022_-_piso_nacional_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/615/projeto_018-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/616/projeto_019-22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/621/projeto_de_lei_no_020.2022_-_atendimento_de_criancas_e_adolesce.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/625/projeto_de_lei_no_021.2022_-_ajuda_de_custo_a_moradores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/626/projeto_de_lei_no_022.2022_-_exclui_o_cargo_comissionado_de_assessor_especial_ii.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/630/projeto_de_lei_no_024.2022_-_aquisicao_de_mini_van_07_lugares.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_de_lei_no_025.2022_-_fapi_-_sentencas_judiciais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/631/projeto_de_lei_no_026.2022_-_suplementacao_de_despesas_de_equipamentos_e_materiais_permanentes_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/632/projeto_de_lei_no_027.2022_-_doacao_terreno_forum_eleitoral_-_revoga_e_autoriza.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_lei_no_028.2022_-_devolucao_de_saldo_de_convenio_340.2021_-_seab_-_veiculo_utilitario.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_no_029.2022_-_devolucao_de_saldo_de_convenio_340.2021_-_seab_-_veiculo_utilitario.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_lei_no_030.2022_-_lei_de_diretrizes_orcamentarias_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_lei_no_031.2022_-_convenio_sedu_318.2022_-_revitalizacao_praca_do_barrao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_lei_no_032.2022_-_altera_e_corrige_anexo_i_e_iv_da_lei_municipal_no_1.811.2022_recomposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/640/projeto_de_lei_no_033.2022_-_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_lei_no_034.2022_-_servico_de_convivencia_e_fortalecimento_de_vinculos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/642/projeto_de_lei_no_035.2022_-_rendimentos_de_recurso_em_conta_-_cedca_-_incentivo_ao_scfv.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/643/projeto_de_lei_no_036.2022_-_repasse_apae_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_lei_no_037.2022_-_abri_vaga_de_medico_no_quadro_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/646/projeto_de_lei_no_038.2022_-_convenio_sedu_574.2022_-_varredeira_mecanica.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/645/projeto_de_lei_no_039.2022_-_cessao_de_uso_associacao_de_produtores_de_peixe_de_icaraima_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/647/projeto_de_lei_no40-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/659/projeto_de_lei_no_041.2022_-_programa_auxilio_brasil_-_retificado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/649/projeto_de_lei_no_042-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/650/projeto_de_lei_no_043-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/655/projeto_de_lei_no_045.2022_-_microempresas_e_empresas_de_pequeno_porte.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/654/projeto_de_lei_no_046.2022_-_cessao_de_uso_apae_icaraima.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/656/projeto_de_lei_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/657/projeto_de_lei_no_048.2022_-_abre_vagas_para_o_cargo_de_educador_infantil.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/658/projeto_de_lei_no_049.2022_-_abre_vagas_para_o_cargo_de_recepcionista.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/660/projeto_de_lei_no_050.2022_-_bolsa_auxilio_estagiarios_do_ensino_superior.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/661/projeto_de_lei_no_051.2022_-_adquirir_equipamentos_para_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/663/projeto_052_2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/662/projeto_de_lei_no_053.2022_-_convenio_cohapar_e_isencoes_fiscais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/664/projeto_de_lei_no_055.2022_-_devolucao_de_saldo_-_rolo_compacta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/667/projeto_de_lei_no_056.2022_-_consolida_o_mapa_do_distrito_de_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/665/projeto_de_lei_no_057.2022_-_doacao_de_veiculo_ao_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/669/projeto_de_lei_no_058-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/674/projeto_de_lei_no_059.2022_-_altera_salario_dentista_e_abre_vagas_dando_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/671/projeto_de_lei_no_060.2022_-_altera_lei_no_1.435.2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/675/projeto_061.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/676/projeto_de_lei_no_062.2022_-_altera_vencimento_de_cargo_comissionado_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/677/projeto_de_lei_no_063.2022_-_devolucao_convenio_196.2021_-_sedu_-_minivan.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/678/projeto_de_lei_no_064.2022_-_autoriza_a_abrir_vagas_para_o_cargo_de_motorista.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/652/requerimento_no_001.2022_-_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/668/002._requerimento_-_vereadores_-_mocao_de_aplausos_pm_-.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/670/requerimento_no_003.2022_-_altair_gomes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_complementar_no_023.2022_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2022/679/substitutivo_no_001.2022_ao_projeto_de_lei_no_062.2022_-_cria_e_regulamenta_cargos_comissionados.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="105.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="184.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>