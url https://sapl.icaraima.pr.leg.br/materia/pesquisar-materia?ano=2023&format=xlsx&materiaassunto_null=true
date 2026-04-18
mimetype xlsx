--- v0 (2025-12-23)
+++ v1 (2026-04-18)
@@ -54,1092 +54,1092 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>Moura</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/699/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_legislativo_no_003.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/699/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_legislativo_no_003.2023.pdf</t>
   </si>
   <si>
     <t>Apresenta emenda aditiva/modificativa ao Projeto de Lei em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Comissão de Serviços e Obras Públicas</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/714/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_004.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/714/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_004.2023.pdf</t>
   </si>
   <si>
     <t>Apresenta Emenda Aditiva/Modificativa ao Projeto de Lei em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/719/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_026.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/719/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_026.2023.pdf</t>
   </si>
   <si>
     <t>Emenda de Redação, conforme art. 121, § 7º c/c art. 123, II, a - RI.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/740/emenda_modificativa_ao_projeto_de_lei_no_034.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/740/emenda_modificativa_ao_projeto_de_lei_no_034.2023.pdf</t>
   </si>
   <si>
     <t>Altera redação ao art. 1º do Projeto de Lei nº 034/2023.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dirlene, Moura, Pelé da Ilha</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_resolucao_no_003.2023_-_regulamentacao_das_emendas_impositivas_-_emenda_no_001.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_resolucao_no_003.2023_-_regulamentacao_das_emendas_impositivas_-_emenda_no_001.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Resolução em epígrafe e dá outas providências._x000D_
 _x000D_
 Projeto de Resolução nº 003/2023.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/753/projeto_de_emenda_01-23_ao_pl_43-2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/753/projeto_de_emenda_01-23_ao_pl_43-2023.pdf</t>
   </si>
   <si>
     <t>Apresenta emenda modificativa ao Projeto de Lei em epígrafe e dá outras providências.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/759/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_ordinaria_no_042.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/759/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_ordinaria_no_042.2023.pdf</t>
   </si>
   <si>
     <t>Apresenta emenda modificativa ao Projeto de Lei em Epígrafe._x000D_
 _x000D_
 Projeto de Lei Ordinária nº 042/2023.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CEFF - Comissão de Economia, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/760/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_039.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/760/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_039.2023.pdf</t>
   </si>
   <si>
     <t>Promove adequação ao orçamento da Câmara Municipal de Icaraíma e dá outras providências._x000D_
 _x000D_
 Projeto de Lei nº 039/2023 - LOA 2024.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_050.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_050.2023.pdf</t>
   </si>
   <si>
     <t>Apresenta Emenda Modificativa ao Projeto de Lei em epígrafe e dá outras Providências._x000D_
 _x000D_
 Projeto de Lei nº 050/2023.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/770/projeto_de_lei_no_039.2023_-_loa_2024_-_retificado_apos_as_emendas_-_com_anexos.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/770/projeto_de_lei_no_039.2023_-_loa_2024_-_retificado_apos_as_emendas_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2024 e dá outras providências._x000D_
 _x000D_
 Emenda ao Projeto de Lei Ordinária nº 039/2023 - LOA 2024.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Adelsinho, Dirlene, Gilmar Girão, Leandrinho da Vila Rica, Luciano Sitta, Moura, Professor Agnaldo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_040.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_040.2023.pdf</t>
   </si>
   <si>
     <t>Apresenta emenda aditiva ao Projeto de Lei em Epígrafe._x000D_
 _x000D_
 Projeto de Lei Complementar nº 040/2023 - Substitutivo Global nº 001/2023.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_041.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_041.2023.pdf</t>
   </si>
   <si>
     <t>Apresenta emenda aditiva ao Projeto de Lei em Epígrafe._x000D_
 _x000D_
 Projeto de Lei Complementar nº 041/2023 - Substitutivo Global nº 002/2023.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/722/projeto_de_lei_complementar_no_028.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/722/projeto_de_lei_complementar_no_028.2023.pdf</t>
   </si>
   <si>
     <t>Cria Anexo III-A (Mapa de Zoneamento Urbano Distrito Porto Camargo) da Lei Complementar nº 1.689/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/721/projeto_de_lei_complementar_no_029.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/721/projeto_de_lei_complementar_no_029.2023.pdf</t>
   </si>
   <si>
     <t>Inclui Art. 40º-A na Lei Complementar nº 1.687/2020.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/730/projeto_de_lei_complementar_no_036.2023_-_transposicao_de_empregos_publicos_para_cargos_publicos.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/730/projeto_de_lei_complementar_no_036.2023_-_transposicao_de_empregos_publicos_para_cargos_publicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transposição do regime celetista para o regime estatutário dos empregos públicos que especifica no Município de Icaraíma, e dá outras providências.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/735/projeto_de_lei_no_040.2023_-_aprova_loteamento_denominado_residencial_bela_vista_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/735/projeto_de_lei_no_040.2023_-_aprova_loteamento_denominado_residencial_bela_vista_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento denominado "Residencial Bela Vista" e dá outras providências.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/736/projeto_de_lei_no_041.2023_-_aprova_loteamento_denominado_morada_do_sol_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/736/projeto_de_lei_no_041.2023_-_aprova_loteamento_denominado_morada_do_sol_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento denominado "Morada do Sol" e dá outras providências.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_complementar_no_051.2023_-_altera_anexos_da_lei_no_1.689.2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_complementar_no_051.2023_-_altera_anexos_da_lei_no_1.689.2020.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos III-A, VII, XV e XVI da Lei nº 1.689/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/768/projeto_de_lei_complementar_no_052.2023_-_altera_anexos_da_lei_916.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/768/projeto_de_lei_complementar_no_052.2023_-_altera_anexos_da_lei_916.2023.pdf</t>
   </si>
   <si>
     <t>Altera Anexos das Leis que integram o Plano Diretor - Lei Complementar nº 916/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/769/projeto_de_lei_complementar_no_053.2023_-_altera_lei_no_1.687.2020_-_parcelamento_e_remembramento_do_solo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/769/projeto_de_lei_complementar_no_053.2023_-_altera_lei_no_1.687.2020_-_parcelamento_e_remembramento_do_solo.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 1.687/2020 que trata do Parcelamento e Remembramento do solo para fins urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Legislativo - LEG</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/689/projeto_de_lei_legislativo_no_001.2023_-_reposicao_inflacionaria_presidente_e_vereadores.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/689/projeto_de_lei_legislativo_no_001.2023_-_reposicao_inflacionaria_presidente_e_vereadores.pdf</t>
   </si>
   <si>
     <t>Concede recomposição anual aos subsídios dos Vereadores e ao Presidente da Câmara Municipal de Icaraíma/PR, para o exercício de 2023, em conformidade com o art. 2º, da Lei Municipal n° 1.696/2020 e art. 37, X, da Constituição Federal, dando outras providências.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_lei_legislativo_no_002.2023_-_reposicao_inflacionaria_servidores_do_legislativo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_lei_legislativo_no_002.2023_-_reposicao_inflacionaria_servidores_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária aos servidores do Poder Legislativo Municipal de Icaraíma, e dá outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_legislativo_no_003.2023_-_reposicao_inflacionaria_prefeito_vice-prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_legislativo_no_003.2023_-_reposicao_inflacionaria_prefeito_vice-prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Concede recomposição anual aos subsídios do Prefeito, Vice-Prefeito e dos Secretários para o ano de 2023, em conformidade com o art.4º, da Lei Municipal n°1.695/2020 e art. 37, X, da Constituição Federal, dando outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/694/projeto_de_lei_legislativo_no_004.2023_-_cria_comissao_permanente_de_contratacao_do_poder_legislativo_municipal_regulamentando_suas_competencias_e_remuneracao_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/694/projeto_de_lei_legislativo_no_004.2023_-_cria_comissao_permanente_de_contratacao_do_poder_legislativo_municipal_regulamentando_suas_competencias_e_remuneracao_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Permanente de Contratação do Poder Legislativo Municipal, regulamentando suas competências e remuneração e dá outras providências.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/695/projeto_de_lei_legislativo_no_005.2023_-_criacao_do_sistema_de_controle_interno_da_camara_municipal_de_icaraima.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/695/projeto_de_lei_legislativo_no_005.2023_-_criacao_do_sistema_de_controle_interno_da_camara_municipal_de_icaraima.pdf</t>
   </si>
   <si>
     <t>Cria na Estrutura Administrativa da Câmara Municipal de Icaraíma o Sistema de Controle Interno, institui Gratificação de Controlador Interno e dá outras providências.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_lei_legislativo_no_006.2023_-_altera_a_lei_1.866.2023_para_prorrogar_a_vigencida_da_resolucao_no_003.2017.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_lei_legislativo_no_006.2023_-_altera_a_lei_1.866.2023_para_prorrogar_a_vigencida_da_resolucao_no_003.2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.866/2023 para prorrogar a vigência da Resolução nº 003/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>Luciano Sitta</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/754/projeto_de_lei_legislativo_no_007.2023_-_descarte_adequado_de_lixo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/754/projeto_de_lei_legislativo_no_007.2023_-_descarte_adequado_de_lixo.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de Orientação e Conscientização Sobre o Descarte Adequado e a Separação Correta do Lixo no Município de Icaraíma - PR.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/755/projeto_de_lei_legislativo_no_008.2023_-_semana_atencao_a_primeira_infancia.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/755/projeto_de_lei_legislativo_no_008.2023_-_semana_atencao_a_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município de Icaraíma a "Semana Municipal de Atenção a Primeira Infância", e dá outras providências.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/756/projeto_de_lei_legislativo_no_009.2023_-_semana_prevencao_e_conscientizacao_e_combate_ao_uso_de_drogas.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/756/projeto_de_lei_legislativo_no_009.2023_-_semana_prevencao_e_conscientizacao_e_combate_ao_uso_de_drogas.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Prevenção e Conscientização e Combate ao Uso de Drogas no Município de Icaraíma e dá outras providências.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/682/projeto_de_lei_no_001.2023_-_desafetacao_de_parte_de_ruas_e_avenida_fora_do_perimetro_urbano_de_icaraima..pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/682/projeto_de_lei_no_001.2023_-_desafetacao_de_parte_de_ruas_e_avenida_fora_do_perimetro_urbano_de_icaraima..pdf</t>
   </si>
   <si>
     <t>Desafetação de parte de ruas e avenidas fora do perímetro urbano de Icaraíma.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/680/projeto_de_lei_no_002.2022_-_revitalizacao_orla_do_porto_camargo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/680/projeto_de_lei_no_002.2022_-_revitalizacao_orla_do_porto_camargo.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Créditos Especial por Provável Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/681/projeto_de_lei_no_003.2022_-_galerias_agua_pluvial_-_jurupita.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/681/projeto_de_lei_no_003.2022_-_galerias_agua_pluvial_-_jurupita.pdf</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/683/projeto_004-2023_-_altera_lei_municipal_no004-1962.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/683/projeto_004-2023_-_altera_lei_municipal_no004-1962.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 004/1962 e dá outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/684/projeto_05-2023_-_dia_municipal_dos_evangelicos.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/684/projeto_05-2023_-_dia_municipal_dos_evangelicos.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal dos evangélicos em todo território do município de Icaraíma.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/685/projeto_de_lei_006-2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/685/projeto_de_lei_006-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo a fazer permissão de uso de bem publico.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_07-2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_07-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial por superávit financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_lei_no_008.2023_-_reposicao_salarial_e_reajuste_ao_quadro_de_servidores_do_municipio.pdf..pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_lei_no_008.2023_-_reposicao_salarial_e_reajuste_ao_quadro_de_servidores_do_municipio.pdf..pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder reposição salarial e reajuste ao quadro de Servidores do Município.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/693/projeto_de_lei_no_009.2023_-_piso_magisterio.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/693/projeto_de_lei_no_009.2023_-_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a conceder o Piso Nacional do Magistério da Educação Básica no Município de Icaraíma.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_no_010.2023_-_politica_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_no_010.2023_-_politica_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.112/2015, alterada pela Lei Municipal nº 1.292/2016, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, do Conselho Tutelar, da Conferência Municipal, do Fundo Municipal dos Direitos da Criança e do Adolescente, e dá outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/696/projeto_de_lei_no11-2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/696/projeto_de_lei_no11-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito especial por anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/697/projeto_de_lei_no_012.2023_-_repasse_multas_mp_para_ofertar_produtos_de_distribuicao_gratuita.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/697/projeto_de_lei_no_012.2023_-_repasse_multas_mp_para_ofertar_produtos_de_distribuicao_gratuita.pdf</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/698/projeto_de_lei_no_013.2023_-_superavit_financeiro_-_incentivo_atencao_a_criacao_e_adolescente.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/698/projeto_de_lei_no_013.2023_-_superavit_financeiro_-_incentivo_atencao_a_criacao_e_adolescente.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Superávit Financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/701/projeto_de_lei_no_014.2023_-_dispoe_sobre_as_faixas_marginais_de_area_de_preservacao_permanente.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/701/projeto_de_lei_no_014.2023_-_dispoe_sobre_as_faixas_marginais_de_area_de_preservacao_permanente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as faixas marginais de área de preservação permanente em áreas urbanas consolidadas do Distrito de Porto Camargo, Município de Icaraíma/Pr, conforme Lei Federal nº 14.285/2021 que alterou as Leis nº 12.651 de 25 de Maio de 2012, que dispõe sobre a preservação da vegetação nativa, a Lei nº 11.952 de 25 de Junho de 2009, que dispõe sobre regularização fundiária em terras da união e a Lei nº 6.766 de 19 de Dezembro de 1979 que dispõe sobre o parcelamento do solo urbano.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/702/projeto_de_lei_no_015.2023_-_politica_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/702/projeto_de_lei_no_015.2023_-_politica_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/703/projeto_de_lei_no_016.2023_-_corrige_os_anexos_i_e_iv_da_lei_1.872.2023__-_reposicao_salarial.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/703/projeto_de_lei_no_016.2023_-_corrige_os_anexos_i_e_iv_da_lei_1.872.2023__-_reposicao_salarial.pdf</t>
   </si>
   <si>
     <t>Corrige os Anexos I e IV da Lei 1.872/2023.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/706/projeto_de_lei_no_017.2023_-_lei_de_diretrizes_orcamentarias_2024_-_com_anexos.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/706/projeto_de_lei_no_017.2023_-_lei_de_diretrizes_orcamentarias_2024_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária, Plano Municipal de Saúde e Plano Municipal de Assistência Social para o Exercício Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/713/projeto_de_lei_no_018.2023_-_excesso_de_arrecadacao_-_prog._fortalecimento_emergencial_do_atend_cad_unico.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/713/projeto_de_lei_no_018.2023_-_excesso_de_arrecadacao_-_prog._fortalecimento_emergencial_do_atend_cad_unico.pdf</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/712/projeto_de_lei_no_019.2023_-_parcelamento_de_debitos_municipio_-_rpps.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/712/projeto_de_lei_no_019.2023_-_parcelamento_de_debitos_municipio_-_rpps.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parcelamento de Débitos do Município de Icaraíma com seu Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/704/projeto_de_lei_no_020.2023_-_concessao_de_bens_imoveis_-_antiga_apmi.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/704/projeto_de_lei_no_020.2023_-_concessao_de_bens_imoveis_-_antiga_apmi.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a fazer Concessão de Bens Imóveis Públicos.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/707/projeto_de_lei_no_021.2023_-_concessao_de_bens_imoveis_-_antiga_copel_para_adapar.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/707/projeto_de_lei_no_021.2023_-_concessao_de_bens_imoveis_-_antiga_copel_para_adapar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a fazer Concessão de Bens Imóveis Públicos.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/708/projeto_de_lei_no_022.2023_-_altera_nivel_inicial_medico_40hrs.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/708/projeto_de_lei_no_022.2023_-_altera_nivel_inicial_medico_40hrs.pdf</t>
   </si>
   <si>
     <t>Altera o nível inicial de vencimentos do cargo efetivo de Médico/40hs.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/710/projeto_de_lei_no_024.2023_-_anulacao_de_dotacao_-_pagamento_de_contrapartidas_dos_convenios_do_municipio.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/710/projeto_de_lei_no_024.2023_-_anulacao_de_dotacao_-_pagamento_de_contrapartidas_dos_convenios_do_municipio.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial por Anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/715/projeto_de_lei_no_025.2023_-_autoriza_o_poder_executivo_a_abrir_vagas_dentro_do_quadro_de_servidores_do_municipio.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/715/projeto_de_lei_no_025.2023_-_autoriza_o_poder_executivo_a_abrir_vagas_dentro_do_quadro_de_servidores_do_municipio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir vagas dentro do quadro de Servidores do Município.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/716/projeto_de_lei_no_026.2023_-_altera_o_art._2o_da_lei_n.o_1.832.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/716/projeto_de_lei_no_026.2023_-_altera_o_art._2o_da_lei_n.o_1.832.2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei nº 1.832/2023.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/720/projeto_de_lei_no_027.2023_-_coloca_o_cargo_de_operario_braca_em_extincao.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/720/projeto_de_lei_no_027.2023_-_coloca_o_cargo_de_operario_braca_em_extincao.pdf</t>
   </si>
   <si>
     <t>Coloca o cargo de Operário Braçal em extinção.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/723/projeto_de_lei_no_030.2023_-_diretor_de_compensacao_previdenciaria.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/723/projeto_de_lei_no_030.2023_-_diretor_de_compensacao_previdenciaria.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.214/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/724/projeto_de_lei_no_032.2023_-_acordo_de_cooperacao_tecnica_-_inspecao_de_produtos_de_origem_animal.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/724/projeto_de_lei_no_032.2023_-_acordo_de_cooperacao_tecnica_-_inspecao_de_produtos_de_origem_animal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a firmar Acordo de Cooperação Técnica com a União Federal, por intermédio do Ministério da Agricultura, Pecuária e Abastecimento (MAPA), através da Secretaria de Defesa Agropecuária (SDA) e dá outras providências.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/747/projeto_de_lei_no_033.2023_-_lei_paulo_gustavo_-_repasse_uniao.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/747/projeto_de_lei_no_033.2023_-_lei_paulo_gustavo_-_repasse_uniao.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentaria no âmbito do município  de Icaraíma e autoriza a abertura de credito especial ao orçamento anual de 2023 no valor de R$ 86.402,70.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/728/projeto_de_lei_no_034.2023_-_convenio_construcao_de_unidades_habitacionais.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/728/projeto_de_lei_no_034.2023_-_convenio_construcao_de_unidades_habitacionais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênios e conceder isenções fiscais relativas à construção de unidades habitacionais vinculadas à programas habitacionais de interesse social.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/729/projeto_de_lei_no_035.2023_-_contratar_operacao_de_credito_-_usina_fotovoltaica.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/729/projeto_de_lei_no_035.2023_-_contratar_operacao_de_credito_-_usina_fotovoltaica.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/731/projeto_de_lei_no_037.2023_-_inclui_o__4o_ao_art._31-a_da_lei_006.2003.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/731/projeto_de_lei_no_037.2023_-_inclui_o__4o_ao_art._31-a_da_lei_006.2003.pdf</t>
   </si>
   <si>
     <t>Inclui o § 4º ao Art. 31-A da Lei 006/2003.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_lei_no_038.2023_-_contribuicoes_previdenciarias_-_alteracao_das_leis_6.2003_1214.2015_e_1792.2021.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_lei_no_038.2023_-_contribuicoes_previdenciarias_-_alteracao_das_leis_6.2003_1214.2015_e_1792.2021.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 006/2003, de 08/05/2.003 e a Lei nº 1214/2015 de 22/12/2015, nos termos do § 4º do Art. 9º da Emenda Constitucional nº 103, de 2019 e Lei Municipal nº 1792/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_lei_no_042.2023_-_novas_atribuicoes_-_operarios_bracais_e_auxiliares_de_servicos_gerais.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_lei_no_042.2023_-_novas_atribuicoes_-_operarios_bracais_e_auxiliares_de_servicos_gerais.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.380/2017 e a Lei Municipal nº 1.640/2019, incluindo novas atribuições aos cargos de operários braçais e auxiliares de serviços gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_lei_no_043.2023_-_altera_nomenclatura_de_funcao_gratifica_-_sala_do_empreendedor.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_lei_no_043.2023_-_altera_nomenclatura_de_funcao_gratifica_-_sala_do_empreendedor.pdf</t>
   </si>
   <si>
     <t>Altera nomenclatura de Função Gratificada.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/746/projeto_de_lei_no_044.2023_-_refis_2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/746/projeto_de_lei_no_044.2023_-_refis_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de Recuperação de Créditos Fiscais - REFIS 2023, no Município de Icaraíma - PR.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/748/projeto_de_lei_no_045.2023_-_piso_enfermeiros_e_outros.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/748/projeto_de_lei_no_045.2023_-_piso_enfermeiros_e_outros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o repasse da Assistência Financeira Complementar da União destinada ao cumprimento do piso salarial nacional de Enfermeiros, Técnicos e Auxiliares de Enfermagem e Parteiras no âmbito do Município de Icaraíma, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/749/projeto_de_lei_no_046-2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/749/projeto_de_lei_no_046-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art.1º da Lei Municipal nº1.667/2023</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/752/projeto_de_lei_047-2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/752/projeto_de_lei_047-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito suplementar por anulação de dotação e dá outras providências</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/751/projeto_de_lei_48-2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/751/projeto_de_lei_48-2023.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade publica municipal a ASSOCIAÇÃO GIGANTES DO PARANÁ</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/761/projeto_de_lei_no_050.2023_-_altera_mapa_e_confrontacoes_do_distrito_de_porto_camargo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/761/projeto_de_lei_no_050.2023_-_altera_mapa_e_confrontacoes_do_distrito_de_porto_camargo.pdf</t>
   </si>
   <si>
     <t>Altera Mapa e Confrontações de Lotes da Quadra nº 05 do Distrito de Porto Camargo.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/773/projeto_de_lei_no_054.2023_-_autoriza_a_desapropriacao_de_areas_para_aberrtura_de_ruas_no_porto_camargo.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/773/projeto_de_lei_no_054.2023_-_autoriza_a_desapropriacao_de_areas_para_aberrtura_de_ruas_no_porto_camargo.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriação de áreas para abertura de ruas no Distrito de Porto Camargo e dá outras providências.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Dirlene, Moura</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/726/projeto_de_resolucao_n_01-2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/726/projeto_de_resolucao_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Honorário ao Bispo Emérito da Diocese de Umuarama, DOM JOSÉ MARIA MAIMONE.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Pelé da Ilha</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitação de informações a Secretaria de Saúde Municipal.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/700/002._requerimento_-_vereador_altair_gomes_-_pedido_de_informacoes.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/700/002._requerimento_-_vereador_altair_gomes_-_pedido_de_informacoes.pdf</t>
   </si>
   <si>
     <t>O Vereador Altair Gomes assim como os demais edis abaixo assinado, no uso de suas atribuições regimentais, em especial no art. 138, IV, do Regimento Interno, após deliberação do plenário, vêm, respeitosamente a presença de Vossa Excelência, REQUERER que seja determinada a expedição de ofício ao Chefe do Poder Executivo Municipal¹, com cópia do presente, solicitando as seguintes informações, com prazo máximo de resposta de 30 dias²:_x000D_
 _x000D_
 1. Solicito que seja informado a esta Egrégia Câmara a relação, caso exista, de todos os veículos públicos do Município que não pernoitam no pátio público ou em outro local da Administração Pública Municipal._x000D_
 _x000D_
 2. Se a resposta anterior for positiva, solicito que seja apresentada justificativa legal para o fato narrado, qual seja: O por quê dos veículos públicos municipais não estarem ficando guardados no período noturno junto ao pátio público ou outro local da administração.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_no03-2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_no03-2023.pdf</t>
   </si>
   <si>
     <t>Requerer moção de aplausos à Igreja Católica na comemoração de 60 anos de criação da Paróquia Nossa Senhora Aparecida, seu Jubileu de Diamante.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>Pelé da Ilha, Adelsinho, Beleza, Dirlene, Gilmar Girão, Leandrinho da Vila Rica, Luciano Sitta, Moura, Professor Agnaldo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/733/004._requerimento_-_vereador_-_mocao_de_aplausos_assembleia_de_deus_-_assinado.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/733/004._requerimento_-_vereador_-_mocao_de_aplausos_assembleia_de_deus_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requerer MOÇÃO DE APLAUSOS à Igreja Evangélica Assembleia de Deus na comemoração de 68 anos de fundação oficial em Icaraíma.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/734/005._requerimento_-_vereador_-_mocao_de_aplausos_pr._jairo_elin_gollman_-_assinado.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/734/005._requerimento_-_vereador_-_mocao_de_aplausos_pr._jairo_elin_gollman_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requerer MOÇÃO DE APLAUSOS ao Senhor Jairo Elin Gollman – 18º Pastor Presidente da Igreja Evangélica Assembleia de Deus de Icaraíma, pela idealização de uma história de dedicação e sucesso e pelo trabalho que vem desenvolvendo em nossa Cidade levando aos fiéis a palavra de Deus e evangelizando de uma maneira que todos se sintam bem em participar da Igreja.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/742/006._requerimento_-_vereador_-_mocao_de_repudio_-_aborto.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/742/006._requerimento_-_vereador_-_mocao_de_repudio_-_aborto.pdf</t>
   </si>
   <si>
     <t>O Vereador Manoel Timóteo de Almeida e demais Edis abaixo assinados, REQUER a V. Exª,  nos termos do art. 142 do Regimento Interno, para depois de ouvido o Soberano Plenário desta Casa sobre a presente MOÇÃO DE REPUDIO à APROVAÇÃO DA ADPF 442, em trâmite no Supremo Tribunal Federal, envie cópia aos Presidentes do Senado Federal, da Câmara dos Deputados e do Supremo Tribunal Federal – STF, solicitando-lhes que se dignem distribuir cópia da presente moção a todos os integrantes dos respectivos poderes, individualmente.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/766/007._requerimento_-_vereador_luciano_fabio_sitta_-_pedido_de_informacoes.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/766/007._requerimento_-_vereador_luciano_fabio_sitta_-_pedido_de_informacoes.pdf</t>
   </si>
   <si>
     <t>O Vereador Luciano Fábio Sitta assim como os demais edis abaixo assinado, no uso de suas atribuições regimentais, em especial no art. 138, IV, do Regimento Interno, após deliberação do plenário, vêm, respeitosamente a presença de Vossa Excelência, REQUERER que seja determinada a expedição de ofício ao Chefe do Poder Executivo Municipal¹, com cópia do presente, solicitando as seguintes informações, com prazo máximo de resposta de 30 dias²:</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/757/substitutivo_global_ao_projeto_de_lei_complementar_no_040.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/757/substitutivo_global_ao_projeto_de_lei_complementar_no_040.2023.pdf</t>
   </si>
   <si>
     <t>Substitutivo Global ao Projeto de Lei Complementar nº 040/2023._x000D_
 _x000D_
 Súmula: Aprova Loteamento denominado "Residencial Bela Vista" e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/758/substitutivo_global_ao_projeto_de_lei_complementar_no_041.2023.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/758/substitutivo_global_ao_projeto_de_lei_complementar_no_041.2023.pdf</t>
   </si>
   <si>
     <t>Substitutivo Global ao Projeto de Lei Complementar nº 041/2023._x000D_
 _x000D_
 Súmula: Aprova Loteamento denominado "Morada do Sol" e dá outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial</t>
   </si>
   <si>
     <t>CE - PELOM - Comissão Especial para exame do mérito da PELOM</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/717/parecer_-_comissao_especial_-_pelom_-_cosip.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/717/parecer_-_comissao_especial_-_pelom_-_cosip.pdf</t>
   </si>
   <si>
     <t>Parecer a Proposta de Emenda a Lei Orgânica n° 1/2023: "Acrescenta o art. 156-A ao Ato das Disposições Gerais da Lei Orgânica do Município de Icaraíma".</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/718/parecer_-_comissao_especial_-_pelom_-_emenda_impositiva.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/718/parecer_-_comissao_especial_-_pelom_-_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Parecer a Proposta de Emenda a Lei Orgânica n° 2/2023: "Altera a Lei Orgânica do Município de Icaraíma para dispor sobre as Emendas Individuais ao Projeto de Lei Orçamentário e dá outras providências".</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>APP</t>
   </si>
   <si>
     <t>Acórdão de Parecer Prévio</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Paraná</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/727/prestacao_de_contas_do_poder_executivo_-_exercicio_financeiro_de_2020.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/727/prestacao_de_contas_do_poder_executivo_-_exercicio_financeiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Ofício n.º 671/23-OPD-GP_x000D_
 Ref.: Acórdão de Parecer Prévio_x000D_
 Contas do Poder Executivo Municipal - Exercício Financeiro de 2020</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>EIC</t>
   </si>
   <si>
     <t>Emenda Impositiva Coletiva</t>
   </si>
   <si>
     <t>Adelsinho, Beleza, Dirlene, Gilmar Girão, Leandrinho da Vila Rica, Luciano Sitta, Moura, Pelé da Ilha, Professor Agnaldo</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/762/001._emenda_impositiva_individual_-_onibus_saude.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/762/001._emenda_impositiva_individual_-_onibus_saude.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Coletiva nº 1 de 2023_x000D_
 Beneficiário: Secretaria Municipal de Saúde;_x000D_
 Valor: R$456.639,48;_x000D_
 Justificativa: Aquisição de um micro-ônibus para transporte de pacientes.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/763/002._emenda_impositiva_individual_-_onibus_educacao.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/763/002._emenda_impositiva_individual_-_onibus_educacao.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Coletiva nº 2 de 2023_x000D_
 Beneficiário: Secretaria Municipal de Educação e Esportes;_x000D_
 Valor: R$456.639,48;_x000D_
 Justificativa: Aquisição de um micro-ônibus para transporte de alunos.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>PCEFF</t>
   </si>
   <si>
     <t>Parecer Comissão Economia, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/765/parecer_final_-_comissao_de_economia_financas_e_fiscalizacao.pdf</t>
+    <t>http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/765/parecer_final_-_comissao_de_economia_financas_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Parecer Final da Comissão de Economia, Finanças e Fiscalização sobre o Projeto de Lei Ordinária nº 039/2023 - LOA 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1446,68 +1446,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/699/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_legislativo_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/714/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/719/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_026.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/740/emenda_modificativa_ao_projeto_de_lei_no_034.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_resolucao_no_003.2023_-_regulamentacao_das_emendas_impositivas_-_emenda_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/753/projeto_de_emenda_01-23_ao_pl_43-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/759/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_ordinaria_no_042.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/760/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_039.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_050.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/770/projeto_de_lei_no_039.2023_-_loa_2024_-_retificado_apos_as_emendas_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/722/projeto_de_lei_complementar_no_028.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/721/projeto_de_lei_complementar_no_029.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/730/projeto_de_lei_complementar_no_036.2023_-_transposicao_de_empregos_publicos_para_cargos_publicos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/735/projeto_de_lei_no_040.2023_-_aprova_loteamento_denominado_residencial_bela_vista_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/736/projeto_de_lei_no_041.2023_-_aprova_loteamento_denominado_morada_do_sol_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_complementar_no_051.2023_-_altera_anexos_da_lei_no_1.689.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/768/projeto_de_lei_complementar_no_052.2023_-_altera_anexos_da_lei_916.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/769/projeto_de_lei_complementar_no_053.2023_-_altera_lei_no_1.687.2020_-_parcelamento_e_remembramento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/689/projeto_de_lei_legislativo_no_001.2023_-_reposicao_inflacionaria_presidente_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_lei_legislativo_no_002.2023_-_reposicao_inflacionaria_servidores_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_legislativo_no_003.2023_-_reposicao_inflacionaria_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/694/projeto_de_lei_legislativo_no_004.2023_-_cria_comissao_permanente_de_contratacao_do_poder_legislativo_municipal_regulamentando_suas_competencias_e_remuneracao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/695/projeto_de_lei_legislativo_no_005.2023_-_criacao_do_sistema_de_controle_interno_da_camara_municipal_de_icaraima.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_lei_legislativo_no_006.2023_-_altera_a_lei_1.866.2023_para_prorrogar_a_vigencida_da_resolucao_no_003.2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/754/projeto_de_lei_legislativo_no_007.2023_-_descarte_adequado_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/755/projeto_de_lei_legislativo_no_008.2023_-_semana_atencao_a_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/756/projeto_de_lei_legislativo_no_009.2023_-_semana_prevencao_e_conscientizacao_e_combate_ao_uso_de_drogas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/682/projeto_de_lei_no_001.2023_-_desafetacao_de_parte_de_ruas_e_avenida_fora_do_perimetro_urbano_de_icaraima..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/680/projeto_de_lei_no_002.2022_-_revitalizacao_orla_do_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/681/projeto_de_lei_no_003.2022_-_galerias_agua_pluvial_-_jurupita.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/683/projeto_004-2023_-_altera_lei_municipal_no004-1962.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/684/projeto_05-2023_-_dia_municipal_dos_evangelicos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/685/projeto_de_lei_006-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_07-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_lei_no_008.2023_-_reposicao_salarial_e_reajuste_ao_quadro_de_servidores_do_municipio.pdf..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/693/projeto_de_lei_no_009.2023_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_no_010.2023_-_politica_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/696/projeto_de_lei_no11-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/697/projeto_de_lei_no_012.2023_-_repasse_multas_mp_para_ofertar_produtos_de_distribuicao_gratuita.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/698/projeto_de_lei_no_013.2023_-_superavit_financeiro_-_incentivo_atencao_a_criacao_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/701/projeto_de_lei_no_014.2023_-_dispoe_sobre_as_faixas_marginais_de_area_de_preservacao_permanente.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/702/projeto_de_lei_no_015.2023_-_politica_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/703/projeto_de_lei_no_016.2023_-_corrige_os_anexos_i_e_iv_da_lei_1.872.2023__-_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/706/projeto_de_lei_no_017.2023_-_lei_de_diretrizes_orcamentarias_2024_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/713/projeto_de_lei_no_018.2023_-_excesso_de_arrecadacao_-_prog._fortalecimento_emergencial_do_atend_cad_unico.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/712/projeto_de_lei_no_019.2023_-_parcelamento_de_debitos_municipio_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/704/projeto_de_lei_no_020.2023_-_concessao_de_bens_imoveis_-_antiga_apmi.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/707/projeto_de_lei_no_021.2023_-_concessao_de_bens_imoveis_-_antiga_copel_para_adapar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/708/projeto_de_lei_no_022.2023_-_altera_nivel_inicial_medico_40hrs.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/710/projeto_de_lei_no_024.2023_-_anulacao_de_dotacao_-_pagamento_de_contrapartidas_dos_convenios_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/715/projeto_de_lei_no_025.2023_-_autoriza_o_poder_executivo_a_abrir_vagas_dentro_do_quadro_de_servidores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/716/projeto_de_lei_no_026.2023_-_altera_o_art._2o_da_lei_n.o_1.832.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/720/projeto_de_lei_no_027.2023_-_coloca_o_cargo_de_operario_braca_em_extincao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/723/projeto_de_lei_no_030.2023_-_diretor_de_compensacao_previdenciaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/724/projeto_de_lei_no_032.2023_-_acordo_de_cooperacao_tecnica_-_inspecao_de_produtos_de_origem_animal.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/747/projeto_de_lei_no_033.2023_-_lei_paulo_gustavo_-_repasse_uniao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/728/projeto_de_lei_no_034.2023_-_convenio_construcao_de_unidades_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/729/projeto_de_lei_no_035.2023_-_contratar_operacao_de_credito_-_usina_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/731/projeto_de_lei_no_037.2023_-_inclui_o__4o_ao_art._31-a_da_lei_006.2003.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_lei_no_038.2023_-_contribuicoes_previdenciarias_-_alteracao_das_leis_6.2003_1214.2015_e_1792.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_lei_no_042.2023_-_novas_atribuicoes_-_operarios_bracais_e_auxiliares_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_lei_no_043.2023_-_altera_nomenclatura_de_funcao_gratifica_-_sala_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/746/projeto_de_lei_no_044.2023_-_refis_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/748/projeto_de_lei_no_045.2023_-_piso_enfermeiros_e_outros.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/749/projeto_de_lei_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/752/projeto_de_lei_047-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/751/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/761/projeto_de_lei_no_050.2023_-_altera_mapa_e_confrontacoes_do_distrito_de_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/773/projeto_de_lei_no_054.2023_-_autoriza_a_desapropriacao_de_areas_para_aberrtura_de_ruas_no_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/726/projeto_de_resolucao_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/700/002._requerimento_-_vereador_altair_gomes_-_pedido_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/733/004._requerimento_-_vereador_-_mocao_de_aplausos_assembleia_de_deus_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/734/005._requerimento_-_vereador_-_mocao_de_aplausos_pr._jairo_elin_gollman_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/742/006._requerimento_-_vereador_-_mocao_de_repudio_-_aborto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/766/007._requerimento_-_vereador_luciano_fabio_sitta_-_pedido_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/757/substitutivo_global_ao_projeto_de_lei_complementar_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/758/substitutivo_global_ao_projeto_de_lei_complementar_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/717/parecer_-_comissao_especial_-_pelom_-_cosip.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/718/parecer_-_comissao_especial_-_pelom_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/727/prestacao_de_contas_do_poder_executivo_-_exercicio_financeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/762/001._emenda_impositiva_individual_-_onibus_saude.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/763/002._emenda_impositiva_individual_-_onibus_educacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/765/parecer_final_-_comissao_de_economia_financas_e_fiscalizacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/699/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_legislativo_no_003.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/714/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/719/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_026.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/740/emenda_modificativa_ao_projeto_de_lei_no_034.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/743/projeto_de_resolucao_no_003.2023_-_regulamentacao_das_emendas_impositivas_-_emenda_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/753/projeto_de_emenda_01-23_ao_pl_43-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/759/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_ordinaria_no_042.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/760/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_039.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_050.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/770/projeto_de_lei_no_039.2023_-_loa_2024_-_retificado_apos_as_emendas_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_emenda_no_001.2023_ao_projeto_de_lei_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/722/projeto_de_lei_complementar_no_028.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/721/projeto_de_lei_complementar_no_029.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/730/projeto_de_lei_complementar_no_036.2023_-_transposicao_de_empregos_publicos_para_cargos_publicos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/735/projeto_de_lei_no_040.2023_-_aprova_loteamento_denominado_residencial_bela_vista_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/736/projeto_de_lei_no_041.2023_-_aprova_loteamento_denominado_morada_do_sol_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_complementar_no_051.2023_-_altera_anexos_da_lei_no_1.689.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/768/projeto_de_lei_complementar_no_052.2023_-_altera_anexos_da_lei_916.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/769/projeto_de_lei_complementar_no_053.2023_-_altera_lei_no_1.687.2020_-_parcelamento_e_remembramento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/689/projeto_de_lei_legislativo_no_001.2023_-_reposicao_inflacionaria_presidente_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/690/projeto_de_lei_legislativo_no_002.2023_-_reposicao_inflacionaria_servidores_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/691/projeto_de_lei_legislativo_no_003.2023_-_reposicao_inflacionaria_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/694/projeto_de_lei_legislativo_no_004.2023_-_cria_comissao_permanente_de_contratacao_do_poder_legislativo_municipal_regulamentando_suas_competencias_e_remuneracao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/695/projeto_de_lei_legislativo_no_005.2023_-_criacao_do_sistema_de_controle_interno_da_camara_municipal_de_icaraima.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/705/projeto_de_lei_legislativo_no_006.2023_-_altera_a_lei_1.866.2023_para_prorrogar_a_vigencida_da_resolucao_no_003.2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/754/projeto_de_lei_legislativo_no_007.2023_-_descarte_adequado_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/755/projeto_de_lei_legislativo_no_008.2023_-_semana_atencao_a_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/756/projeto_de_lei_legislativo_no_009.2023_-_semana_prevencao_e_conscientizacao_e_combate_ao_uso_de_drogas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/682/projeto_de_lei_no_001.2023_-_desafetacao_de_parte_de_ruas_e_avenida_fora_do_perimetro_urbano_de_icaraima..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/680/projeto_de_lei_no_002.2022_-_revitalizacao_orla_do_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/681/projeto_de_lei_no_003.2022_-_galerias_agua_pluvial_-_jurupita.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/683/projeto_004-2023_-_altera_lei_municipal_no004-1962.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/684/projeto_05-2023_-_dia_municipal_dos_evangelicos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/685/projeto_de_lei_006-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_07-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/692/projeto_de_lei_no_008.2023_-_reposicao_salarial_e_reajuste_ao_quadro_de_servidores_do_municipio.pdf..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/693/projeto_de_lei_no_009.2023_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/688/projeto_de_lei_no_010.2023_-_politica_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/696/projeto_de_lei_no11-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/697/projeto_de_lei_no_012.2023_-_repasse_multas_mp_para_ofertar_produtos_de_distribuicao_gratuita.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/698/projeto_de_lei_no_013.2023_-_superavit_financeiro_-_incentivo_atencao_a_criacao_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/701/projeto_de_lei_no_014.2023_-_dispoe_sobre_as_faixas_marginais_de_area_de_preservacao_permanente.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/702/projeto_de_lei_no_015.2023_-_politica_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/703/projeto_de_lei_no_016.2023_-_corrige_os_anexos_i_e_iv_da_lei_1.872.2023__-_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/706/projeto_de_lei_no_017.2023_-_lei_de_diretrizes_orcamentarias_2024_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/713/projeto_de_lei_no_018.2023_-_excesso_de_arrecadacao_-_prog._fortalecimento_emergencial_do_atend_cad_unico.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/712/projeto_de_lei_no_019.2023_-_parcelamento_de_debitos_municipio_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/704/projeto_de_lei_no_020.2023_-_concessao_de_bens_imoveis_-_antiga_apmi.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/707/projeto_de_lei_no_021.2023_-_concessao_de_bens_imoveis_-_antiga_copel_para_adapar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/708/projeto_de_lei_no_022.2023_-_altera_nivel_inicial_medico_40hrs.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/710/projeto_de_lei_no_024.2023_-_anulacao_de_dotacao_-_pagamento_de_contrapartidas_dos_convenios_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/715/projeto_de_lei_no_025.2023_-_autoriza_o_poder_executivo_a_abrir_vagas_dentro_do_quadro_de_servidores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/716/projeto_de_lei_no_026.2023_-_altera_o_art._2o_da_lei_n.o_1.832.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/720/projeto_de_lei_no_027.2023_-_coloca_o_cargo_de_operario_braca_em_extincao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/723/projeto_de_lei_no_030.2023_-_diretor_de_compensacao_previdenciaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/724/projeto_de_lei_no_032.2023_-_acordo_de_cooperacao_tecnica_-_inspecao_de_produtos_de_origem_animal.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/747/projeto_de_lei_no_033.2023_-_lei_paulo_gustavo_-_repasse_uniao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/728/projeto_de_lei_no_034.2023_-_convenio_construcao_de_unidades_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/729/projeto_de_lei_no_035.2023_-_contratar_operacao_de_credito_-_usina_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/731/projeto_de_lei_no_037.2023_-_inclui_o__4o_ao_art._31-a_da_lei_006.2003.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/732/projeto_de_lei_no_038.2023_-_contribuicoes_previdenciarias_-_alteracao_das_leis_6.2003_1214.2015_e_1792.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/744/projeto_de_lei_no_042.2023_-_novas_atribuicoes_-_operarios_bracais_e_auxiliares_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/745/projeto_de_lei_no_043.2023_-_altera_nomenclatura_de_funcao_gratifica_-_sala_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/746/projeto_de_lei_no_044.2023_-_refis_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/748/projeto_de_lei_no_045.2023_-_piso_enfermeiros_e_outros.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/749/projeto_de_lei_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/752/projeto_de_lei_047-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/751/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/761/projeto_de_lei_no_050.2023_-_altera_mapa_e_confrontacoes_do_distrito_de_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/773/projeto_de_lei_no_054.2023_-_autoriza_a_desapropriacao_de_areas_para_aberrtura_de_ruas_no_porto_camargo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/726/projeto_de_resolucao_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/700/002._requerimento_-_vereador_altair_gomes_-_pedido_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/725/requerimento_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/733/004._requerimento_-_vereador_-_mocao_de_aplausos_assembleia_de_deus_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/734/005._requerimento_-_vereador_-_mocao_de_aplausos_pr._jairo_elin_gollman_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/742/006._requerimento_-_vereador_-_mocao_de_repudio_-_aborto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/766/007._requerimento_-_vereador_luciano_fabio_sitta_-_pedido_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/757/substitutivo_global_ao_projeto_de_lei_complementar_no_040.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/758/substitutivo_global_ao_projeto_de_lei_complementar_no_041.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/717/parecer_-_comissao_especial_-_pelom_-_cosip.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/718/parecer_-_comissao_especial_-_pelom_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/727/prestacao_de_contas_do_poder_executivo_-_exercicio_financeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/762/001._emenda_impositiva_individual_-_onibus_saude.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/763/002._emenda_impositiva_individual_-_onibus_educacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.icaraima.pr.leg.br/media/sapl/public/materialegislativa/2023/765/parecer_final_-_comissao_de_economia_financas_e_fiscalizacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="105.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="253.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="252.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>