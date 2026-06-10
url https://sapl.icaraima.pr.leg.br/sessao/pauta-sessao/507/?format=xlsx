--- v0 (2026-04-01)
+++ v1 (2026-06-10)
@@ -78,51 +78,51 @@
   <si>
     <t>Altera a Lei Municipal nº 519/2010, para regulamentar a incidência de contribuição previdenciária e a forma de incorporação dos adicionais de mestrado e doutorado aos proventos de aposentadoria do magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição distribuída às comissões</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 6 de 2026</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especial por provável excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 006, de 08 de maio de 2003, que dispõe sobre o Estatuto dos Servidores Públicos Civis do Município de Icaraíma, para adequar a concessão do salário-família às normas constitucionais e federais aplicáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 13 de 2026</t>
   </si>
   <si>
-    <t>Autoriza o poder executivo a abrir vagas dentro do quadro de servidores do Município.</t>
+    <t>Altera o Anexo II, Quadro de Cargos de Provimento Efetivo, da Lei Municipal n.º 650/2011, para ampliar o número de vagas dos cargos de Auxiliar Administrativo e Motorista, e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal nº 1 de 2026</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao Ato das Disposições Gerais da Lei Orgânica do Município de Icaraíma para dispor sobre regras transitórias de aposentadoria no âmbito do RPPS, e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando Parecer</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Lea Andrade</t>
   </si>
   <si>
     <t>Proíbe, no âmbito do Município de Icaraíma, a utilização, queima, soltura e comercialização de fogos de artifício e artefatos pirotécnicos com estampido sonoro, especialmente em datas comemorativas e no período de final de ano, e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando emissão de parecer da comissão</t>
   </si>