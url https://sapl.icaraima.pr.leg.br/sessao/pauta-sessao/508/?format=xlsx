--- v0 (2026-04-01)
+++ v1 (2026-05-20)
@@ -54,51 +54,51 @@
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 6 de 2026</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especial por provável excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição aprovada em 1º turno</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 9 de 2026</t>
   </si>
   <si>
     <t>Executivo - EXEC</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 519/2010, para regulamentar a incidência de contribuição previdenciária e a forma de incorporação dos adicionais de mestrado e doutorado aos proventos de aposentadoria do magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 13 de 2026</t>
   </si>
   <si>
-    <t>Autoriza o poder executivo a abrir vagas dentro do quadro de servidores do Município.</t>
+    <t>Altera o Anexo II, Quadro de Cargos de Provimento Efetivo, da Lei Municipal n.º 650/2011, para ampliar o número de vagas dos cargos de Auxiliar Administrativo e Motorista, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 006, de 08 de maio de 2003, que dispõe sobre o Estatuto dos Servidores Públicos Civis do Município de Icaraíma, para adequar a concessão do salário-família às normas constitucionais e federais aplicáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Emenda nº 1 de 2026</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>Altera integralmente a redação do Projeto de Lei n.º 013/2026, para adequação de técnica legislativa, passando a dispor sobre alteração expressa do Anexo II da Lei Municipal n.º 650/2011._x000D_
 Emenda Substitutiva nº 001/2026 ao Projeto de Lei nº 016/2026._x000D_
 Súmula original: Autoriza o poder executivo a abrir vagas dentro do quadro de servidores do Município.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>